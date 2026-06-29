--- v1 (2026-02-10)
+++ v2 (2026-06-29)
@@ -4,97 +4,97 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001674B6" w:rsidRDefault="001674B6" w:rsidP="00D60074">
+    <w:p w14:paraId="45E828D4" w14:textId="77777777" w:rsidR="001674B6" w:rsidRDefault="001674B6" w:rsidP="00D60074">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="00E81113">
+    <w:p w14:paraId="76731FF5" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="00E81113">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="00E81113">
+    <w:p w14:paraId="399DFD21" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="00E81113">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
@@ -190,113 +190,113 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF141B">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81113">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>AYUDANTE DOCTOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="00E81113">
+    <w:p w14:paraId="7D04B007" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="00E81113">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C4209" w:rsidRPr="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209"/>
-    <w:p w:rsidR="000C219A" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="000C219A">
+    <w:p w14:paraId="37E202F7" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209"/>
+    <w:p w14:paraId="74989279" w14:textId="77777777" w:rsidR="000C219A" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="000C219A">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La presentación del currículum se hará necesariamente siguiendo este modelo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5A58" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="00EB2833">
+    <w:p w14:paraId="1C381682" w14:textId="77777777" w:rsidR="00DC5A58" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">El currículum ha de recoger la </w:t>
@@ -338,78 +338,78 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, clasificados de acuerdo con la estructura de este modelo. Además, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>respecto a cada mérito, será necesario especificar la información reseñada en cada ítem del modelo de currículum</w:t>
       </w:r>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5A58" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="00EB2833">
+    <w:p w14:paraId="2EC43818" w14:textId="77777777" w:rsidR="00DC5A58" w:rsidRPr="007D390A" w:rsidRDefault="00B817AF" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Los documentos acreditativos de los méritos alegados se deberán indexar siguiendo el orden de paginación de la relación de méritos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E1B64" w:rsidRDefault="00DC5A58" w:rsidP="005E1B64">
+    <w:p w14:paraId="38A8B368" w14:textId="77777777" w:rsidR="005E1B64" w:rsidRDefault="00DC5A58" w:rsidP="005E1B64">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cada contribució</w:t>
       </w:r>
@@ -437,84 +437,84 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>solo debe</w:t>
       </w:r>
       <w:r w:rsidR="00B817AF" w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> figurar una vez</w:t>
       </w:r>
       <w:r w:rsidRPr="007D390A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209">
+    <w:p w14:paraId="3AF76995" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2546"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="7927D039" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="409A59F0" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
@@ -541,1229 +541,1359 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>apellido</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="7C7919BC" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00F31B14" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="4CDD416C" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00F31B14" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="5F23BD73" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="5DB3307E" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="076C06AF" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Correo electrónico:</w:t>
+              <w:t>Correo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>electrónico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="5649114F" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="4C29E435" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Teléfono:</w:t>
+              <w:t>Teléfono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="7E249D4B" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="0971BCA0" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="3E58417E" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Número de plaza:</w:t>
+              <w:t xml:space="preserve">Número de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>plaza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="5AD551F1" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="44B57C38" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Convocat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ria</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="00E81113" w:rsidP="00102103">
+          <w:p w14:paraId="016B38E1" w14:textId="72C062F9" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="00E81113" w:rsidP="00102103">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Temporales</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008C4209">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> núm. </w:t>
             </w:r>
             <w:r w:rsidR="008C4209" w:rsidRPr="00862595">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r w:rsidR="008C4209">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curso 202</w:t>
             </w:r>
-            <w:r w:rsidR="00102103">
+            <w:r w:rsidR="00A976C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008C4209">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="00102103">
+            <w:r w:rsidR="00A976C9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="3FBBAE18" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="6B5DF208" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Área de conocimiento:</w:t>
+              <w:t>Área</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>conocimiento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="0E1B132F" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="35605678" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="1E129527" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Departamento:</w:t>
+              <w:t>Departamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Tahoma"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="49F0C91E" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w:rsidTr="003A4843">
+      <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="092754A0" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="4BE219E0" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
+          <w:p w14:paraId="3C078FE0" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="003A4843">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C4209" w:rsidRPr="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209">
+    <w:p w14:paraId="44E64635" w14:textId="77777777" w:rsidR="008C4209" w:rsidRPr="008C4209" w:rsidRDefault="008C4209" w:rsidP="008C4209">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00164774" w:rsidRDefault="00164774" w:rsidP="00782445">
+    <w:p w14:paraId="51202F0D" w14:textId="77777777" w:rsidR="00164774" w:rsidRDefault="00164774" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8128"/>
         <w:gridCol w:w="1677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="496AD7D9" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8553" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5AB9F0B8" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1.- FORMACIÓN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACADÉMICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="001D7470" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2A54AB5F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="001D7470" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditación en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0D3F1DE7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">“1. Formación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>académica</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="2432A39C" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="22E76AC3" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="22F786E5" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 EXPEDIENTE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0CFEC0AF" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="32B87713" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="45BB6DB1" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="426BE6DC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>xpediente académico de los títulos utilizados para acceder al doctorado: grado + máster, diplomatura + máster, licenciatura, grado 300 créditos ECTS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="40844B4E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nota media:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2E49D0D2" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Título:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="60DCC7D4" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="10EAEB0F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1F48462A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="003661DA" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="003661DA" w14:paraId="64D8D11A" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="69BCE81F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="003661DA" w:rsidRDefault="003A4843" w:rsidP="005070C3">
+          <w:p w14:paraId="0F21CD66" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="003661DA" w:rsidRDefault="003A4843" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Premio extraordinario </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de grado o </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>licenciatura:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="003661DA" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1ED17742" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="003661DA" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003661DA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="233886A2" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6CDAC023" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1F09FBEC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Premio </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1778,1055 +1908,1055 @@
               </w:rPr>
               <w:t>licenciatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> o diplomatura</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5D12544A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="142B19ED" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="4A91AFF8" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5218A2FF" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Premio extraordinario de máster</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1631EBAD" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="7113CE86" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="548E56EA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="73A92339" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Premio extraordinario de doctorado</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="3AB94834" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="615EB527" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1FE6F081" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="79A54838" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mención Europea/Internacional/Industrial al título de Doctor</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="54D097DC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE0F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="5E600839" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="09587808" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="22017CBC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.2 OTROS TÍTULOS UNIVERSITARIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2E1B0A1F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="09B6ED24" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="25285F0E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="18D36897" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Otros t</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ítulos de Doctor:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="01602DCB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="61C97C6B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40C67">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="57E2AF8F" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="49B43BF8" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="226D7449" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Otra m</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ención Europea/Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/Industrial</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> al título de Doctor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5C12CA2B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40C67">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="78FC84A0" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2E75D5EB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="799C7175" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Otros títulos oficiales (nivel de máster, licenciatura, grado, diplomatura o segundo ciclo)</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="01B99496" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="4785F45E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40C67">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="27D374C4" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0A78F41A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5D39343A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Títulos postgrados propios:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="76958A68" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="61EBA2DA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40C67">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
+    <w:p w14:paraId="7633486F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8132"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="4911C118" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="286EC43C" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MÉRITOS DOCENTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="001D7470" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="3C6AF9A7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="001D7470" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditación en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6EF85CEC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2840,1399 +2970,1461 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Méritos docentes</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="1B42C64D" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="49299D32" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5C805B15" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOCENCIA UNIVERSITARIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="43331F41" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="57E44656" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6BBE2899" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7928715C" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Docencia en títulos oficiales:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1F91D953" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Año y </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="394B0537" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Categoría profesional y dedicación:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0E13F470" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Créditos impartidos:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2E951DEB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Asignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="29A980D0" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departamento y Universidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="66BF6721" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="45F1509A" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6B6B39EA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0B99BCB3" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Docencia en títulos propios:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="23E8C7B7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Año y </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="34428329" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Categoría profesional y dedicación:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="76AE80E7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Créditos impartidos:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1F9402EC" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Asignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0C40EBE2" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departamento y Universidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="31A5EFE7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="3DA803DD" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="55ADFC0F" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0EABBCAB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Otra docencia universitaria impartida: cursos de formación docente universitaria, extensión universitaria, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">cursos de formación transversal en programas de doctorado, cursos en programas de estudios para extranjeros, </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>etc.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6D71B134" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="4DB1262D" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="71A90561" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7C40611B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Docencia como profesorado tutor en universidades a distancia:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="4CDA4736" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Año y </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="6CEACCF0" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Dedicación:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="06C509BA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Asignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5012E5D5" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departamento y Universidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="003E7F7A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0007FE3D" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="003E7F7A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="79790C13" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRDefault="00102103" w:rsidP="003A4843">
+          <w:p w14:paraId="20127926" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="00102103" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="001C18D2" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7FBE5E06" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="001C18D2" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C18D2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tutor/a de empresa o institución de prácticas externas curriculares:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="001C18D2" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="452A075D" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="001C18D2" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001C18D2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Año y </w:t>
-            </w:r>
+              <w:t>Año</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="001C18D2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>s de inicio y finalización:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de inicio y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>finalización</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786945EF" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C18D2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Empresa o institución:</w:t>
+              <w:t xml:space="preserve">Empresa o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>institución</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C18D2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="003E7F7A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="79ACE924" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="003E7F7A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="3CEF9694" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="33D13ACD" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7CC994B9" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FORMACIÓN DOCENTE Y DOCENCIA NO UNIVERSITARIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5C5B7DA2" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="05FD651A" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="4E7086BA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="4DED7B0A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Docencia en centros que imparten enseñanzas oficiales no universitarias</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="00D510A7" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2A9616EF" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="00D510A7" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D510A7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Curso:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5AFAA2AB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D510A7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Centro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5C3F5DC6" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692117">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="44A66F81" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="651C46B2" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="08D119F9" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Por participar en proyectos de innovación educativa para la mejora docente:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="58DE09DF" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Proyecto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="592D947D" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692117">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="31E8AD5F" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="40107783" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="52C5B9A6" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Por cursos recibidos de formación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>para la docencia</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
@@ -4254,338 +4446,328 @@
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>impartidos por Universidades</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> u organismos oficiales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="06700613" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Curso y núm. horas:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="12A5C88B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> u organismo</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7D0B3477" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005236B2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="175CAD1E" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="464FDDF8" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="01033F60" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Por cursos recibidos de formación </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>en materia de igualdad, diversidad y/o sostenibilidad</w:t>
             </w:r>
             <w:r w:rsidR="00102103" w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>impartidos por Universidades</w:t>
+              <w:t xml:space="preserve"> impartidos por Universidades</w:t>
             </w:r>
             <w:r w:rsidR="00102103">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> u organismos oficiales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="74A2F5E7" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Curso y núm. horas:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2AC08952" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universidad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> u organismo</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="3760CB1B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:r w:rsidRPr="001328B2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="5DF494EB" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="596A175D" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="560F1EDB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4599,699 +4781,699 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>OTROS MÉRITOS DOCENTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1D1F89C2" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="62F1CFFA" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="0B01D31E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="600CCDE9" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Miembro de tribunales de TFG o TFM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="66443D55" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990F8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="56FBC323" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="71C48B73" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1C26AE9E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aportaciones a congresos de innovación docente nacionales/internacionales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1305B659" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nacionales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="5D312ABB" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Internacionales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="42411CD4" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990F8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="18AC617D" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="1379F28E" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="485AE716" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Organización o </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>asistencia a congresos de innovación docente:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="626004FE" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990F8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="5350AAFA" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="2824AA64" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="21A977BA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Premios docentes</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="7D62D34A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E7000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidTr="003A4843">
+      <w:tr w:rsidR="003A4843" w:rsidRPr="007D390A" w14:paraId="6543D190" w14:textId="77777777" w:rsidTr="003A4843">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="58BC24A4" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="44D69007" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elaboración de material docente con ISBN o depositado en repositorios universitarios oficiales</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
+          <w:p w14:paraId="76603E52" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007D390A" w:rsidRDefault="003A4843" w:rsidP="003A4843">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E7000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
+    <w:p w14:paraId="75CB723A" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8132"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="13765BF9" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="18EA1103" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INVESTIGACIÓN, TRANSFERENCIA E INTERCAMBIO DE CONOCIMIENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="001D7470" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="669B4FF8" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="001D7470" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditación en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="6F57B98D" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -5305,2176 +5487,2232 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Investigación, transferencia e intercambio de conocimiento</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="4AA14A45" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="3EB31BC6" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="783D5D3C" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROGRAMAS DE FORMACIÓN Y CONTRATOS DE INVESTIGACIÓN Y TRANSFERENCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="652EAC9F" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="02B19F97" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="28AB123C" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="45E7411E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programas de formación pre-doctoral </w:t>
+              <w:t xml:space="preserve">Programas de formación </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pre-doctoral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">dirigidos a la realización de un doctorado </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>con convocatoria pública competitiva:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="53B9F403" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1FD3084F" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Organismo que concede:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="7DF283C8" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="5BB67BA0" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="58B07393" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="73441DFF" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="173FBE0C" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Programas de formación post-doctoral con convocatoria pública competitiva:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+              <w:t xml:space="preserve">Programas de formación </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>post-doctoral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con convocatoria pública competitiva:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036A86E3" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="28C5729B" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Organismo que concede:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="39CA6A5E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="255F6B9F" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="6A0B50F3" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="044EACD1" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="59487C4E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Contratos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">laborales </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>de investigación</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> y transferencia</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> con universidades y centros públicos:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4CD5A6E2" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Título del proyecto:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="3B70112E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Entidad convocante/financiadora:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="554FECD3" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="763D2FB1" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Investigador principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="245B9FB9" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7F7A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="67FB2D67" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4F2D64D3" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1B81D7BC" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ACTIVIDAD INVESTIGADORA Y TRANSFERENCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="5F3DFC0B" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="69C30A5C" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="2A09A87A" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4F9124EA" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Artículos en revistas especializadas nacionales/internacionales: </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>(Clave: R = revista indexada, I = revista internacional no indexada, N = revista nacional no indexada, A = otros)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="0E42019F" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clave:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1544F7B9" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Título:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="11E02836" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Autor/es (por orden de firma):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="5F735557" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Editorial y referencia publicación:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="669DCD82" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Páginas y año:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4EE1EB70" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicios de calidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4C120127" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692117">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="197FFD04" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="7A71596A" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="69802A39" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Libros/capítulos de libro con ISBN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">y/o DOI </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">internacionales/nacionales (incluyendo traducciones y ediciones críticas): </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>(Clave: L = libro de investigación con ISBN, C = capítulo de libro de investigación con ISBN, A = otros)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="74E0AA24" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Clave:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="69EC1452" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Título:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="20D487B3" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Autor/es (por orden de firma):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1466A5D0" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Editorial y</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> referencia publicación:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="40F3D07D" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Páginas y año:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="64922087" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicios de calidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="54F6C212" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692117">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="0E4D6AB4" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="5E1A3913" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="2F0C77B4" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o miembro en</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proyectos I+D obtenidos en convocatorias públicas competitivas universitarias/autonómicas/nacionales/internacionales:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="0C58FA27" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Título del proyecto:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="4C8161C4" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Entidad convocante/financiadora:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="1A906D81" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Fechas de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="31C5A46A" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Investigador principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="064132FB" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:r w:rsidRPr="00917123">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="3D2A374D" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="4B03329D" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="54B985DA" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o miembro en</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proyectos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> del artículo 60 LOSU (art. 83 LOU) o de otros proyectos I+D:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="6C50EDB6" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Título del proyecto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>/contrato</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="77BC4012" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Fechas de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="0BF2F48B" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Investigador principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="029C31AC" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:r w:rsidRPr="00917123">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="5B5B3C45" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="17985813" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="4A7785E0" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Aportaciones a </w:t>
             </w:r>
             <w:r w:rsidR="008F009E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ongresos nacionales/internacionales:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="6657CC52" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nacionales:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="51465FD9" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Internacionales:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="13D7DD8E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:r w:rsidRPr="00917123">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="46E1D162" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="5623F8EF" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="3D11C8CF" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Licencias de propiedad industrial o intelectual en explotación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="6E517AD3" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:r w:rsidRPr="00917123">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="2BB77FAB" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="602A899F" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="5AEE7D9D" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Premios de investigación</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> y transferencia</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> otorgados por organismos o instituciones científicas:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="0A55DC9C" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Premio y año:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="1AFD07B8" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organismo que concede:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="781DD669" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:r w:rsidRPr="00917123">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="33F11BB8" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="39A990F9" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="392B6FBB" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Estancias oficiales en otras universidades o centros de investigación. </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Se entenderá por estancia el tiempo de permanencia transitoria en una Universitat o centro de investigación diferente de aquel con el que se mantenga un vínculo laboral o formativo. Duración mínima de la estancia: un mes consecutivo. Tie</w:t>
+              <w:t xml:space="preserve">Se entenderá por estancia el tiempo de permanencia transitoria en una </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o centro de investigación diferente de aquel con el que se mantenga un vínculo laboral o formativo. Duración mínima de la estancia: un mes consecutivo. Tie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mpo computable: máximo 24 meses:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="526A3984" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fechas</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inicio y finalización:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="003B702E" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="502D5BF6" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="003B702E" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Centro de destino</w:t>
             </w:r>
             <w:r w:rsidR="00165485">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="772DD27E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005236B2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="656CDD22" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="43C123B5" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="6383A3A1" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7496,209 +7734,209 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>OTROS MÉRITOS DE INVESTIGACIÓN Y TRANSFERENCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4C293F43" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="151CEC72" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1C6C3B7E" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="7F3317F4" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Becas de colaboración</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> y otras becas de investigación y transferencia</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="662ADAE8" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6D0A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="3974B27D" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="11A7960D" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="00D93DD3">
+          <w:p w14:paraId="653432E2" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="00D93DD3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Organización </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7713,684 +7951,693 @@
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>congresos científicos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="1E90F0DB" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6D0A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="19B61F81" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="4CF03057" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="357B45A9" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cursos impartidos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">o recibidos de </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>actualización relacionados con la investigación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="552C25E2" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F6D0A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="00782445">
+    <w:p w14:paraId="7AE34784" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRDefault="008C1EAC" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
+    <w:p w14:paraId="7C3B80DF" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
+    <w:p w14:paraId="11CBD6D6" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8131"/>
         <w:gridCol w:w="1674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="5639F36F" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="53FD91E7" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.- CONOCIMIENTO DE LA LENGUA PROPIA DE LA UNIVERSITAT DE VALÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="001D7470" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="41D333AB" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="001D7470" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditación en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
+          <w:p w14:paraId="5E71FE69" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008C1EAC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Conocimiento de la lengua propia de la UV”</w:t>
+              <w:t xml:space="preserve">Conocimiento de la lengua propia de la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UV”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="053A9DEF" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="083CDBBE" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="21C6C983" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lo se valorará el nivel más alto de cada concursante:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="622D76FC" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="008C1EAC" w:rsidRPr="007D390A" w14:paraId="423BB4A1" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="34C97B05" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="30813434" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nivel y organismo acreditativo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
+          <w:p w14:paraId="67BC6A02" w14:textId="77777777" w:rsidR="008C1EAC" w:rsidRPr="007D390A" w:rsidRDefault="008C1EAC" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
+    <w:p w14:paraId="078D5F88" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="6A3F932D" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="55968C1E" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>OTROS MÉRITOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="0B8A3F15" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="51A2B67C" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8405,373 +8652,447 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Otros méritos</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="728C5404" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="23FE2746" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="00E92168" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="683580EB" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="00E92168" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">.1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">CONOCIMIENTO DE LENGUAS EXTRANJERAS </w:t>
             </w:r>
             <w:r w:rsidRPr="003B702E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>(Solo se valorar</w:t>
+              <w:t xml:space="preserve">(Solo se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B702E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>valorar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003B702E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> el nivel más alto de cada llengua certificada):</w:t>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B702E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>nivel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B702E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B702E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>más</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B702E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alto de cada llengua certificada):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="679FA510" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="58859FDB" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="0C800B4D" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="273E478A" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Idioma:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="1B4B4650" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nivel </w:t>
+              <w:t>Nivel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>y organismo acreditativo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="31D521FC" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Pág.</w:t>
+              <w:t>Pág</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="50429875" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="19527033" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="0AA70DA0" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -8781,448 +9102,480 @@
               </w:rPr>
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>GESTIÓN Y OTROS MÉRITOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="45C27656" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="703CEBED" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="25DFAAD4" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="10A95731" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Participación en comisiones de universidad y tareas de gestión:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="4B82B3EA" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>g.</w:t>
+              <w:t>g</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F6737F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="29AAE378" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="6C33CDB8" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="1A67F7F8" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Participación en órganos de representación universitaria:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="21A09CC5" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A74F4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Pág.</w:t>
+              <w:t>Pág</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A74F4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="0AAF0EEF" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="1BE54B63" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="00F7613D" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="4689D1CE" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="00F7613D" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Otros méritos no valorados en ningún otro apartado:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="3042B88F" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002A74F4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Pág.</w:t>
+              <w:t>Pág</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A74F4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
+    <w:p w14:paraId="78DC9726" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8131"/>
         <w:gridCol w:w="1674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w14:paraId="203FED11" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="419F9314" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MÉRITO PREFERENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="21DA2CED" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditación en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="49FA3E96" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9234,356 +9587,356 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mérito preferente”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w14:paraId="0B801358" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="4F766038" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="0B562348" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="029439F5" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Documentación acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="007D390A" w14:paraId="64BB538C" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="4B72D84F" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="0FE12828" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Acreditación a ayudante doctor o figura superior:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
+          <w:p w14:paraId="4BCE4C70" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="005070C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Acreditación</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="44575096" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007D390A" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pág.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
+    <w:p w14:paraId="0180FF86" w14:textId="77777777" w:rsidR="005070C3" w:rsidRDefault="005070C3" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="2B8984DE" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="4CD76D1A" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>7.- MEDIDAS DE ACCIÓN POSITIVA PARA LA IGUALDAD DE OPORTUNIDADES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="7F816BD7" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="001D7470" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="231303E7" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivo </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9598,419 +9951,1440 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Medidas de acción positiva para la igualdad de oportunidades</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="0262DC61" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="55BB0B38" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="00E92168" w:rsidRDefault="00FF67A7" w:rsidP="008A11D5">
+          <w:p w14:paraId="03AA43A1" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="00E92168" w:rsidRDefault="00FF67A7" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6223">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permisos, licencias o excedencias por razones de nacimiento, gestación, embarazo, guarda con fines de adopción, acogida o adopción, lactancia o situaciones análogas, por razones de conciliación o </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Permisos, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>licencias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>excedencias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>razones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>nacimiento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>gestación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>embarazo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, guarda con fines de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>adopción</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>acogida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>adopción</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lactancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>situaciones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>análogas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>razones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>conciliación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>cuidado</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002B6223">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de hijos e hijas, familiares o personas dependientes, por violencia de género, así como bajas por incapacidad temporal por enfermedad </w:t>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>hijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>hijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>familiares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>personas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>dependientes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>violencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>género</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>así</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> como </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>bajas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>incapacidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> temporal por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>enfermedad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>que superen las 1</w:t>
             </w:r>
             <w:r w:rsidRPr="002B6223">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>6 semanas</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B6223">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">, siempre que </w:t>
-[...7 lines deleted...]
-              <w:t>estas situacions hayan ocurrido</w:t>
+              <w:t>semanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> continuades de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>baja</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>computándose</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> solo el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>período</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>supere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>semanas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B6223">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> durante el ejercicio de la actividad docente e investigadora en universidades y centros de investigación: 0,05 puntos por semana. De igual forma se valorarán las situaciones de discapacidad reconocida (certificado de discapacidad desde 33% hasta 64%: máximo 1 punto; desde 65%: máximo 2 puntos)</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>siempre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>estas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> situacions </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>hayan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ocurrido</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ejercicio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>actividad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>docente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e investigadora en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>universidades</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>centros</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>investigación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: 0,05 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>puntos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>semana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. De igual forma se </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>valorarán</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>situaciones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>discapacidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>reconocida</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>certificado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>discapacidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>desde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 33% </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>hasta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 64%: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>máximo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 punto; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>desde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 65%: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>máximo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>puntos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B6223">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="35F13AA0" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidTr="008A11D5">
+      <w:tr w:rsidR="005070C3" w:rsidRPr="0071719C" w14:paraId="4400A6F4" w14:textId="77777777" w:rsidTr="008A11D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="25AD16F5" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="007B32A3" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="7C5684CD" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="007B32A3" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Situación</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D93DD3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="1E31AE7A" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Fechas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de inicio y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>finalización</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
+          <w:p w14:paraId="72FF377D" w14:textId="77777777" w:rsidR="005070C3" w:rsidRPr="0071719C" w:rsidRDefault="005070C3" w:rsidP="008A11D5">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Pág.</w:t>
+              <w:t>Pág</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E81113" w:rsidRPr="007D390A" w:rsidRDefault="00E81113" w:rsidP="005070C3">
+    <w:p w14:paraId="6811B1E2" w14:textId="77777777" w:rsidR="00E81113" w:rsidRPr="007D390A" w:rsidRDefault="00E81113" w:rsidP="005070C3">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E81113" w:rsidRPr="007D390A" w:rsidSect="00EB2833">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="758" w:bottom="709" w:left="1276" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
+    <w:p w14:paraId="74B1131B" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
+    <w:p w14:paraId="7E6ED356" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10026,153 +11400,153 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1915080818"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="003A4843" w:rsidRPr="007C5BD6" w:rsidRDefault="00C056CA">
+      <w:p w14:paraId="2133B173" w14:textId="77777777" w:rsidR="003A4843" w:rsidRPr="007C5BD6" w:rsidRDefault="00C056CA">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003A4843" w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00102103">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843">
+  <w:p w14:paraId="572B5760" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
+    <w:p w14:paraId="09E223BD" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
+    <w:p w14:paraId="65CB5C28" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003A4843" w:rsidRDefault="003A4843">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4B8F90CA" w14:textId="77777777" w:rsidR="003A4843" w:rsidRDefault="003A4843">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30949A46" wp14:editId="4FEF3257">
           <wp:extent cx="2245995" cy="929005"/>
           <wp:effectExtent l="0" t="0" r="1905" b="4445"/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -10181,51 +11555,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2245995" cy="929005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C07EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8A56E0"/>
     <w:lvl w:ilvl="0" w:tplc="B66A82D2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12884,71 +14258,73 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="00033359"/>
     <w:rsid w:val="00034ABC"/>
     <w:rsid w:val="00035722"/>
     <w:rsid w:val="000402A1"/>
     <w:rsid w:val="0004218A"/>
     <w:rsid w:val="00045EB1"/>
     <w:rsid w:val="00046898"/>
     <w:rsid w:val="000508B1"/>
     <w:rsid w:val="000540F6"/>
     <w:rsid w:val="00065B02"/>
     <w:rsid w:val="000709F7"/>
     <w:rsid w:val="00073291"/>
     <w:rsid w:val="0007676C"/>
     <w:rsid w:val="00077D36"/>
@@ -13406,50 +14782,51 @@
     <w:rsid w:val="00A30146"/>
     <w:rsid w:val="00A32049"/>
     <w:rsid w:val="00A34F76"/>
     <w:rsid w:val="00A35184"/>
     <w:rsid w:val="00A35406"/>
     <w:rsid w:val="00A43D9F"/>
     <w:rsid w:val="00A44D46"/>
     <w:rsid w:val="00A5016F"/>
     <w:rsid w:val="00A52F60"/>
     <w:rsid w:val="00A5744A"/>
     <w:rsid w:val="00A57DAD"/>
     <w:rsid w:val="00A57E09"/>
     <w:rsid w:val="00A61DCD"/>
     <w:rsid w:val="00A6568E"/>
     <w:rsid w:val="00A67F8D"/>
     <w:rsid w:val="00A7600D"/>
     <w:rsid w:val="00A81AB8"/>
     <w:rsid w:val="00A82566"/>
     <w:rsid w:val="00A836EE"/>
     <w:rsid w:val="00A83FC9"/>
     <w:rsid w:val="00A84AEF"/>
     <w:rsid w:val="00A86B5B"/>
     <w:rsid w:val="00A8784C"/>
     <w:rsid w:val="00A87986"/>
     <w:rsid w:val="00A93F4F"/>
+    <w:rsid w:val="00A976C9"/>
     <w:rsid w:val="00AA28DC"/>
     <w:rsid w:val="00AB3EF5"/>
     <w:rsid w:val="00AB5D51"/>
     <w:rsid w:val="00AC06C5"/>
     <w:rsid w:val="00AC40B5"/>
     <w:rsid w:val="00AC7CA5"/>
     <w:rsid w:val="00AD09AB"/>
     <w:rsid w:val="00AD17CF"/>
     <w:rsid w:val="00AD6BE0"/>
     <w:rsid w:val="00AE2094"/>
     <w:rsid w:val="00AE5A6B"/>
     <w:rsid w:val="00AF26DF"/>
     <w:rsid w:val="00AF61CA"/>
     <w:rsid w:val="00AF71DB"/>
     <w:rsid w:val="00B04279"/>
     <w:rsid w:val="00B11DED"/>
     <w:rsid w:val="00B11EFE"/>
     <w:rsid w:val="00B1535F"/>
     <w:rsid w:val="00B204FB"/>
     <w:rsid w:val="00B22D0C"/>
     <w:rsid w:val="00B300E3"/>
     <w:rsid w:val="00B32D85"/>
     <w:rsid w:val="00B33261"/>
     <w:rsid w:val="00B35951"/>
     <w:rsid w:val="00B45A91"/>
@@ -13673,74 +15050,74 @@
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
     <w:rsid w:val="00FF5544"/>
     <w:rsid w:val="00FF67A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21674DBA"/>
+  <w14:docId w14:val="751D7281"/>
   <w15:docId w15:val="{6156422D-53B1-4931-9801-2C0C2173905B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13796,98 +15173,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -14061,50 +15434,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA7EDE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="007252E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
@@ -14420,51 +15798,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="000C219A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SangradetextonormalCar">
     <w:name w:val="Sangría de texto normal Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Sangradetextonormal"/>
     <w:rsid w:val="00FF5544"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="257763017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="388306537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14857,51 +16235,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F8DE29E-783D-4E01-AAFE-2E4AAFB66453}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1357</Words>
   <Characters>7464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REGLAMENT DE SELECCIÓ DEL PERSONAL DOCENT I INVESTIGADOR DE LA UNIVERSITAT DE VALÈNCIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Servei d'Informàtica</Company>