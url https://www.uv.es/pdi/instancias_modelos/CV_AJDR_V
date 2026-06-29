--- v1 (2026-02-07)
+++ v2 (2026-06-29)
@@ -4,95 +4,95 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="008A0E6F" w:rsidRPr="0071719C" w:rsidRDefault="008A0E6F" w:rsidP="008A0E6F">
+    <w:p w14:paraId="44D6C057" w14:textId="77777777" w:rsidR="008A0E6F" w:rsidRPr="0071719C" w:rsidRDefault="008A0E6F" w:rsidP="008A0E6F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="7D9D90C9" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="20C85E4A" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
@@ -176,360 +176,406 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF141B">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>AJUDANT DOCTOR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="41D60CAF" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006314D6" w:rsidRDefault="006314D6" w:rsidP="006314D6">
+    <w:p w14:paraId="4BB15A35" w14:textId="77777777" w:rsidR="006314D6" w:rsidRDefault="006314D6" w:rsidP="006314D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="006314D6">
+    <w:p w14:paraId="6DDE8BC7" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="006314D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E464D" w:rsidRPr="0071719C" w:rsidRDefault="001E464D" w:rsidP="00EB2833">
+    <w:p w14:paraId="0DA53A0C" w14:textId="77777777" w:rsidR="001E464D" w:rsidRPr="0071719C" w:rsidRDefault="001E464D" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La presentació del currículum es farà necessàriament mitjançant aquest model. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="00EB2833">
+    <w:p w14:paraId="16B08F71" w14:textId="77777777" w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El currículum ha de recollir la </w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">relació exhaustiva de tots els mèrits </w:t>
       </w:r>
       <w:r w:rsidR="00AE6FB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>que se sol·licita siguen avaluats</w:t>
+        <w:t xml:space="preserve">que se sol·licita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AE6FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>siguen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE6FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avaluats</w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, classificats d’acord amb l’estructura d’aquest model. A més, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>respecte de cada mèri</w:t>
       </w:r>
       <w:r w:rsidR="00AB3EF5" w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">t, serà necessari especificar la </w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>informació ressenyada en cada ítem del model de currículum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="00EB2833">
+    <w:p w14:paraId="0E7B948E" w14:textId="77777777" w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="00EB2833">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Els documents acreditatius dels mèrits al.legats s’hauran d’annexar seguint l’ordre de paginació de la relació de mèrits.</w:t>
+        <w:t xml:space="preserve">Els documents acreditatius dels mèrits </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>al.legats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071719C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s’hauran d’annexar seguint l’ordre de paginació de la relació de mèrits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0E6F" w:rsidRPr="00971D99" w:rsidRDefault="00DC5A58" w:rsidP="00731EE8">
+    <w:p w14:paraId="35FECF66" w14:textId="77777777" w:rsidR="008A0E6F" w:rsidRPr="00971D99" w:rsidRDefault="00DC5A58" w:rsidP="00731EE8">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Cada contribució només ha de figurar una vegada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="0B673E4B" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="12CD8C9B" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="2722"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="566B74D9" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="7297C31D" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i c</w:t>
@@ -542,1117 +588,1169 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ognoms</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="43252134" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00F31B14" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="02779080" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00F31B14" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="3FEF325A" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="4BF8F095" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="736E849E" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="71E28ECB" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="1B8CE315" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="06F04E4F" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="3275C754" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="283273B3" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Número de plaça:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="328D5F43" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="748C60E2" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Convocatòria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="006060D4">
+          <w:p w14:paraId="486DAC3F" w14:textId="36BB067E" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="006060D4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporals núm. </w:t>
             </w:r>
             <w:r w:rsidRPr="0076128E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curs 202</w:t>
             </w:r>
-            <w:r w:rsidR="006060D4">
+            <w:r w:rsidR="00820F1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="006060D4">
+            <w:r w:rsidR="00820F1A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="736BEEED" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="6B6C9E35" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Àrea de coneixement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="40FE360A" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="1D5EE1DA" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="0EB9FD60" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Departament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="103A0858" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w:rsidTr="0045224B">
+      <w:tr w:rsidR="00971D99" w:rsidRPr="0071719C" w14:paraId="590FF174" w14:textId="77777777" w:rsidTr="0045224B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="5C0B1F6B" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
+          <w:p w14:paraId="31C120B1" w14:textId="77777777" w:rsidR="00971D99" w:rsidRPr="00BF141B" w:rsidRDefault="00971D99" w:rsidP="00731EE8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="53AED019" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
+    <w:p w14:paraId="74722A91" w14:textId="77777777" w:rsidR="00971D99" w:rsidRDefault="00971D99" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8130"/>
         <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="65512D7C" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="008B6029" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5AD7F48F" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="008B6029" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">1.- FORMACIÓ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ACADÈMICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="001D7470" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="29CE03C4" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="001D7470" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="5F734CAB" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">“1. Formació </w:t>
-            </w:r>
+              <w:t xml:space="preserve">“1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Formació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>acadèmica</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="62684044" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="764AE76D" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="329D4AB1" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 EXPEDIENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="57473926" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="60A20553" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="54766C42" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5E240DF8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Expedient acadèmic ponderat dels títols utilitzats per accedir al doctorat:</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> grau+màster</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B6029">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>grau+màster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>diplomatura+màster,</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>diplomatura+màster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> llicen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ciatura, grau 300 crèdits ECTS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2838D5D0" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nota mitjana:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="276F4390" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="727FAB39" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="26D8A797" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="51B4439C" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="42B32734" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="6DF3DEDD" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Premi extraordinari </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
@@ -1673,111 +1771,111 @@
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> llicenciatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3FB9B07B" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="0FF0E0B6" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="0B92AB37" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="14BF13E8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Premi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1789,611 +1887,611 @@
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>llicenciatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o diplomatura:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="016B643B" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="7596B8F4" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="26E95F37" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="61F68FB1" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premi extraordinari de màster:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4AF35F2A" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="67394E05" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="32425BA8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="36C30EFA" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premi extraordinari de doctorat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="74226994" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:r w:rsidRPr="001A7F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="5F579D04" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1C730E61" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="04FB5CAF" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Menció Europea/Internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/Industrial</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> al títol de Doctor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3A1F56F4" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:r w:rsidRPr="001A7F26">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="1A6DA0A9" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3F2F7C25" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1BBA5B2E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>1.2 ALTRES TÍTOLS UNIVERSITARIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5748AEFA" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="56206BFF" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="7AB94630" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="30C694A0" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ítols de Doctor:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4D409B43" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="42912AB6" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="217E9651" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="34DBF459" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="7539C495" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altra m</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -2405,120 +2503,120 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/Industrial</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> al títol de Doctor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4437888E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="06382EE7" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="10595607" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4E4611A6" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
@@ -2531,1394 +2629,1426 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(nivell de màster, llicenciatura, g</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>rau, diplomatura o segon cicle)</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="711FF59A" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="721E0F27" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="5F3B06E0" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="346BFE67" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2E0B8EE2" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Títols postgraus propis:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="0C75494C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="0A89B03F" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
+    <w:p w14:paraId="76839CBC" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="649779D5" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3220BE93" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">2.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>MÈRITS DOCENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="001D7470" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2D3BE4FF" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="001D7470" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="6DCCCB13" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mèrits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>docents</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="64A2C8DE" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2229C9CE" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="382FAD1E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DOCÈNCIA UNIVERSITÀRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1811241A" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="2F2AA52C" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5400DB2B" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3FE4D763" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència en títols oficials:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4927D7D7" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="18903C02" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Categoria professional i dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="705AD797" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Crèdits impartits:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="680DA4E7" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="6E7C253B" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2BAD372E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="090AC55D" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="120F4B13" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="6FBFD351" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència en títols propis:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2D1ACC34" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="7818B171" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Categoria professional i dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="665C31FC" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Crèdits impartits:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="79F68D26" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="0291EDA2" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="33561906" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="043874DC" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="7D424484" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="724B83F2" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altra docència universitària impartida: cursos de formació docent universitària, extensió universitària</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, cursos de formació transversal en programes de doctorat, cursos en programes d’estudis per a estrangers</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, etc.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5611CED4" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="00731EE8" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="00731EE8" w14:paraId="5D480A27" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="04E7C73C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4AD2FBD3" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència com a professorat tutor en universitats a d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>istància</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1B139BE1" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5A4FD27D" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="434AF7C0" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2E0F61A2" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1F21585F" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:r w:rsidRPr="005F00E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="00731EE8" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="00731EE8" w14:paraId="13BD8663" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2FBA6B9C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="1DBF19AA" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tutor/a d’empresa o institució de pràctiques externes curriculars</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="47484801" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3AFF1F83" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Empresa o institució:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="6868B390" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:r w:rsidRPr="005F00E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="4D05238E" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="68D94D18" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="736F7658" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -3937,377 +4067,377 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>FORMACIÓ DOCENT I DOCÈNCIA NO UNIVERSITÀRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="161C0C00" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="69FFD48D" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5931EA55" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="6AF7A05C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Docència en </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>centres que imparteixen ensenyaments oficials no universitaris</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="38CFCF53" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Curs:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="17517E31" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2C62EBE1" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="472C9F03" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="168A1FCF" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4BF301F8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per participar en projectes d’innovació educativa per a la millora docent:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="00037F05" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="449F62A8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="00037F05" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Projecte:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="31989F86" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="64801F16" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="15DD0CEF" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="5C45F44E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per cursos rebuts de formació </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
@@ -4337,395 +4467,386 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>impartits per Universitats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organismes oficials</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="02BA391E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Curs i núm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>hores:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3D2DF323" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="26D56B3F" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="1AEA7943" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
+          <w:p w14:paraId="2235689C" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
+          <w:p w14:paraId="75FAE570" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per cursos rebuts de formació </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en matèria d’igualtat, diversitat i/o sostenibilitat</w:t>
             </w:r>
             <w:r w:rsidR="006060D4" w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>impartits per Universitats</w:t>
+              <w:t xml:space="preserve"> impartits per Universitats</w:t>
             </w:r>
             <w:r w:rsidR="006060D4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organismes oficials</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
+          <w:p w14:paraId="3540DF71" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Curs i núm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>hores:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
+          <w:p w14:paraId="14C8BF4E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="004F001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRDefault="004F001E" w:rsidP="004F001E">
+          <w:p w14:paraId="745FD139" w14:textId="77777777" w:rsidR="004F001E" w:rsidRDefault="004F001E" w:rsidP="004F001E">
             <w:r w:rsidRPr="00F33003">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="343A67C4" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="303AB511" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="574109B7" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -4735,860 +4856,948 @@
               </w:rPr>
               <w:t xml:space="preserve"> ALTRES MÈRITS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DOCENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="751EA8B0" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="1FDE3BA7" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3FAB9F8C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="3614936E" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Membre de tribunals de TFG o TFM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="4E68A712" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="4E890986" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2BA32E8A" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRDefault="004F001E" w:rsidP="00731EE8">
+          <w:p w14:paraId="2E3D38CE" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="004F001E" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aportacions</w:t>
             </w:r>
             <w:r w:rsidR="00731EE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> a congressos d’innovació docent nacionals/internacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="004F001E">
+          <w:p w14:paraId="7DB8F40D" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="004F001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="004F001E">
+          <w:p w14:paraId="3B777FEC" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="004F001E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="72735B78" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="56FE461E" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="7A3F2820" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="63F35AA5" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organització o assistència a congressos d’innovació docent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="09E95213" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="71034BD1" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="73D4D4F9" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="46FB39C3" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premis docents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2EE3B77F" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidTr="00731EE8">
+      <w:tr w:rsidR="00731EE8" w:rsidRPr="0071719C" w14:paraId="4B218F31" w14:textId="77777777" w:rsidTr="00731EE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="2680721C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="28A66647" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="0071719C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Elaboració de material docent amb ISBN o dipositat en repositoris universitaris oficials</w:t>
+              <w:t xml:space="preserve">Elaboració de material docent amb ISBN o dipositat en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00037F05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>repositoris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00037F05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> universitaris oficials</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
+          <w:p w14:paraId="12AE7DEC" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="00F4085C" w:rsidRDefault="00731EE8" w:rsidP="00731EE8">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
+    <w:p w14:paraId="617F1713" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="7910"/>
         <w:gridCol w:w="1654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="77A6EECC" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="63A530A8" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.- INVESTIGACIÓ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, TRANSFERÈNCIA I INTERCANVI DE CONEIXEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="001D7470" w:rsidRDefault="004F001E" w:rsidP="00397898">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5348876E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="001D7470" w:rsidRDefault="004F001E" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="20805E1B" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Investigació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>transferència</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>intercanvi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coneixement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="5387200C" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5A2402C4" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="328B0061" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -5598,707 +5807,729 @@
               </w:rPr>
               <w:t>.1 PROGRAMES DE FORMACIÓ I CONTRACTES D’INVESTIGACIÓ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="199A67A7" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="6C56E3EB" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="01E556E9" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5643E75C" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Programes de formació pre-doctoral</w:t>
+              <w:t xml:space="preserve">Programes de formació </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>pre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>-doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> dirigits a la realització d’un doctorat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> amb convocatòria pública competitiva:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="060F8F8A" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="1E0266D2" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Organisme que concedeix:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5D2F36EB" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="775AAAC9" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="1BC09260" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5C7294CC" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="32C33BA3" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Programes de formació post-doctoral amb convocatòria pública competitiva:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="06D3BAC7" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="03B1209D" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Organisme que concedeix:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="3D3CE2FA" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="63DC76A5" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="750E2DAA" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="45BC3F12" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="61CC7958" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Contractes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">laborals </w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’investigació amb universitats i centres públics:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="7C57FCB5" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Títol de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> projecte:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5686A07E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Entitat convocant/finançadora:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="05C7DB9E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5F40E7B5" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Investigador principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5805E424" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="61E10E2C" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="3BFAC4E0" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="1E5F916E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -6308,358 +6539,358 @@
               </w:rPr>
               <w:t>.2 ACTIVITAT INVESTIGADORA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="535AEA73" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="57EB3CDF" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="11E9AA5E" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="4C399FB4" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Articles en revistes especialitzades nacionals/internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Clau: R = revista indexada, I = revista internacional no indexada, N = revista nacional no indexada, A = altres)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="59B0A823" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Clau:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="692F2832" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5125EC11" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Autors/es (per ordre de signatura):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="36DE2337" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Editorial i referència publicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="02F9C30F" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàgines i any:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="42BCD444" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicis de qualitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="612808EC" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="4EC0B888" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="768B0981" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="4EF8998A" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Llibres/capítols </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -6720,494 +6951,494 @@
               </w:rPr>
               <w:t xml:space="preserve"> d’investigació amb ISBN, C = capítol de </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>llibre</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’investigació amb ISBN; A = altres)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="322730C1" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Clau:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="24862BFD" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="4A525483" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Autors/es (per ordre de signatura):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="538109FE" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>eferència publicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="18693E67" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Pàgines i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>ny:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="188BA2D4" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicis de qualitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="3FF25557" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w14:paraId="12F5C658" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="52740FA6" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="49892FC4" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>o membre en</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projectes I+D obtinguts en convocatòries públiques competitives universitàries/autonòmiques/nacionals/internacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="2EFA5197" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Títol del projecte:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="5418CA19" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Entitat convocant/finançadora</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="560DFC6B" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="71997ED1" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador </w:t>
             </w:r>
             <w:r w:rsidRPr="004F001E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>principal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="28A311FC" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007104AD" w:rsidRPr="004F001E" w:rsidTr="00397898">
+      <w:tr w:rsidR="007104AD" w:rsidRPr="004F001E" w14:paraId="5BED85D4" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="79C6D09E" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="5B3E3582" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7221,573 +7452,593 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">de projectes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de l’article 60 LOSU (83 LOU) o d’altres projectes I+D</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="7C979CA8" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Títol del projecte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/contracte</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="5F61D077" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="468753C0" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador </w:t>
             </w:r>
             <w:r w:rsidRPr="004F001E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>principal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="50A4C384" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w14:paraId="45BD3ED1" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="4233FEEA" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="5FC73C3C" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aportacions a congressos nacionals/internacionals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="795EB2D8" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="0068331C">
+          <w:p w14:paraId="40FFFBA2" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="0068331C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="376556BC" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w14:paraId="3D874913" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="081FAD93" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="4252851E" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Llicències de propietat industrial o intel·lectual en explotació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="72C9A9E2" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="007104AD" w:rsidRPr="0071719C" w14:paraId="397BC6C2" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="0A0B2F0E" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="6A18D4B2" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premis d’investigació i transferència atorgats per organis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>mes o institucions científiques:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="55A49BBC" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="0071719C" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Premi i any:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="0068331C">
+          <w:p w14:paraId="26F76ACB" w14:textId="77777777" w:rsidR="007104AD" w:rsidRPr="00AD5D6D" w:rsidRDefault="007104AD" w:rsidP="0068331C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> concedent:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>concedent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
+          <w:p w14:paraId="7CC8AC02" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="007104AD">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="758D1294" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5C84C808" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="007104AD">
+          <w:p w14:paraId="6CFAC6A7" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="007104AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Estades oficials en altres </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7798,197 +8049,219 @@
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>niversitats o centres d’investigació</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>S’entendrà per estada el temps de permanència transitòria en una Universitat o centre de investigació diferent d’aquell amb el qual es mantinga un vincle laboral o formatiu. Durada mínima de l’estada: un mes consecutiu. Temps computable: màxim 24 mesos</w:t>
+              <w:t xml:space="preserve">S’entendrà per estada el temps de permanència transitòria en una Universitat o centre de investigació diferent d’aquell amb el qual es </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>mantinga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un vincle laboral o formatiu. Durada mínima de l’estada: un mes consecutiu. Temps computable: màxim 24 mesos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="6BA3D626" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="075B55C9" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre de destinació:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="55F6BBBD" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="0071719C" w14:paraId="681A8F2D" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="400EBE90" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="10B16B77" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -8016,910 +8289,1047 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ALTRES MÈRITS D’INVESTIGACIÓ I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="01745CD9" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w14:paraId="0A78476A" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="5DF3A0D7" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="666E4832" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Beques de col·laboració i altres beques d’investigació i transferència</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="2FD49C2D" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w14:paraId="4AF776C0" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="4358518C" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="2E3D4FDC" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organització o assistència en congressos científics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="012D8943" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidTr="00397898">
+      <w:tr w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w14:paraId="01960932" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="1293926C" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="0071719C" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="4265030A" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Cursos impartits o rebuts d’actualització relacionats amb la investigació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
+          <w:p w14:paraId="38326D40" w14:textId="77777777" w:rsidR="004F001E" w:rsidRPr="00AD5D6D" w:rsidRDefault="004F001E" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
+    <w:p w14:paraId="73EB6794" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068331C" w:rsidRDefault="0068331C" w:rsidP="00971D99">
+    <w:p w14:paraId="28F17D3F" w14:textId="77777777" w:rsidR="0068331C" w:rsidRDefault="0068331C" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8133"/>
         <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w14:paraId="07DB4225" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="535EAF3B" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.- CONEIXEMENT DE LA LLENGUA PRÒPIA DE LA UNIVERSITAT DE VALÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="001D7470" w:rsidRDefault="008F6786" w:rsidP="00397898">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72754000" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="001D7470" w:rsidRDefault="008F6786" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17252A7A" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="008F6786">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Coneixement de la llengua pròpia de la UV”</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Coneixement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>llengua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pròpia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UV”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w14:paraId="001FAD31" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="01854549" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="70BFABB4" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Només es valorarà el nivell més alt de cada concursant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="042AFC5A" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="008F6786" w:rsidRPr="0071719C" w14:paraId="0EF247FE" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="5A43CF85" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="767D0D49" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Nivell i organisme acreditatitu:</w:t>
+              <w:t xml:space="preserve">Nivell i organisme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>acreditatitu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
+          <w:p w14:paraId="3673AE4B" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="0071719C" w:rsidRDefault="008F6786" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="00971D99">
+    <w:p w14:paraId="7FC09F74" w14:textId="77777777" w:rsidR="007104AD" w:rsidRDefault="007104AD" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="525A1EA0" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="1BB23096" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.- ALTRES MÈRITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="001D7470" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1DFE9F52" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="001D7470" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C32C270" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Altres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>mèrits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="5357783F" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="6655B517" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="00E92168" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="011132D0" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="00E92168" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
@@ -8972,226 +9382,226 @@
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="0BD707EB" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="36F0C2F2" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="5DACDEDE" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="4BEEC1DD" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Idioma:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="2190259C" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nivell i organisme acreditatiu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="31FFA1D9" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="43843A5A" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="4D7391D5" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="65AE8300" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -9201,943 +9611,1128 @@
               </w:rPr>
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>GESTIÓ I ALTRES MÈRITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="72E4830B" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="03362285" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="42BF6430" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="437368F1" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Participació en comissions d’universitat i tasques de gestió:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="3D8DC7C8" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="1C4B5267" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="4ED6FA25" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="28472F44" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Participació en òrgans de representació universitària:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="4DED1BAB" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="0071719C" w14:paraId="710FDA06" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="10A506BF" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="2600923F" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="00A27942" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres mèrits no valorats en cap altre apartat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="7EF751F3" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="0071719C" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F001E" w:rsidRDefault="004F001E" w:rsidP="00971D99">
+    <w:p w14:paraId="082C1709" w14:textId="77777777" w:rsidR="004F001E" w:rsidRDefault="004F001E" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8131"/>
         <w:gridCol w:w="1674"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w14:paraId="0360D045" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="1E7C7BAE" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MÈRIT PREFERENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="001D7470" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="28A179A9" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="001D7470" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C50BC1" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Mèrit preferent”</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mèrit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>preferent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w14:paraId="32F24E9F" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="3422A2C9" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="2FCBC9F2" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="380F02FC" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Documentació acreditativa en</w:t>
+              <w:t>Documentació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D390A">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidTr="00397898">
+      <w:tr w:rsidR="00DF61EE" w:rsidRPr="007D390A" w14:paraId="7173DB79" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="14BEF1C5" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8131" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
+          <w:p w14:paraId="7C4DDB65" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRDefault="00DF61EE" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ajudant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doctor o figura superior:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E6A0CF" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D390A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
+          <w:p w14:paraId="17B40D6D" w14:textId="77777777" w:rsidR="00DF61EE" w:rsidRPr="007D390A" w:rsidRDefault="00DF61EE" w:rsidP="00DF61EE">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Pàg.</w:t>
+              <w:t>Pàg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008F6786" w:rsidRPr="00971D99" w:rsidRDefault="008F6786" w:rsidP="00971D99">
+    <w:p w14:paraId="04B798BD" w14:textId="77777777" w:rsidR="008F6786" w:rsidRPr="00971D99" w:rsidRDefault="008F6786" w:rsidP="00971D99">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w14:paraId="06AD7E16" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="126B2DCE" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>MESURES D’ACCIÓ POSITIVA PER A LA IGUALTAT D’OPORTUNITATS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="001D7470" w:rsidRDefault="0068331C" w:rsidP="00397898">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="34C8F295" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="001D7470" w:rsidRDefault="0068331C" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0F0131" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>esures d’acció positiva per a la igualtat d’oportunitats</w:t>
-            </w:r>
+              <w:t xml:space="preserve">esures </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d’acció</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positiva per a la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>igualtat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d’oportunitats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w14:paraId="360FD20B" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="48CAB7D5" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="00E92168" w:rsidRDefault="007745A2" w:rsidP="00397898">
+          <w:p w14:paraId="23FB35CE" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="00E92168" w:rsidRDefault="007745A2" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Permisos, llicències o excedències per raons de naixement, gestació, embaràs, guarda amb finalitats d’adopció, acolliment o adopció, lactància o situacions anàlogues, per raons de conciliació o cura de fills i filles, familiars o persones dependents, per violència de gènere, així com baixes per incapacitat temporal </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> per malaltia que superen les 16 setmanes continuades de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>baixa (computant-se sols el període que supere les 16 setmanes), sempre que aquestes</w:t>
+              <w:t xml:space="preserve">baixa (computant-se sols el període que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A15C8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>supere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A15C8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les 16 setmanes), sempre que aquestes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>situacions hagen ocorregut</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> durant l</w:t>
             </w:r>
@@ -10181,271 +10776,270 @@
               </w:rPr>
               <w:t>ació: 0,05 punts per setmana. D’</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>igual forma es valoraran les situacions de discapacitat reconeguda (certificat de discapacitat des de 33% fins a 64%: màxim 1 punt; des de 65%: màxim 2 punts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="774BE7FD" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidTr="00397898">
+      <w:tr w:rsidR="0068331C" w:rsidRPr="0071719C" w14:paraId="361C846D" w14:textId="77777777" w:rsidTr="00397898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="17F9B0A9" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="007B32A3" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="60FB13DE" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="007B32A3" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Situació</w:t>
             </w:r>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="1B3608A3" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
+          <w:p w14:paraId="02F618A8" w14:textId="77777777" w:rsidR="0068331C" w:rsidRPr="0071719C" w:rsidRDefault="0068331C" w:rsidP="00397898">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidRDefault="00B81935" w:rsidP="0068331C">
+    <w:p w14:paraId="7F11278E" w14:textId="77777777" w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidRDefault="00B81935" w:rsidP="0068331C">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidSect="00EB2833">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="758" w:bottom="709" w:left="1276" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
+    <w:p w14:paraId="1D3AA9D5" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
+    <w:p w14:paraId="72883BC8" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10461,211 +11055,211 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1915080818"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00731EE8" w:rsidRPr="007C5BD6" w:rsidRDefault="00731EE8">
+      <w:p w14:paraId="59D9BF9C" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRPr="007C5BD6" w:rsidRDefault="00731EE8">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006060D4">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8">
+  <w:p w14:paraId="1198A5AE" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
+    <w:p w14:paraId="50278140" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
+    <w:p w14:paraId="1E58A460" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00731EE8" w:rsidRDefault="00731EE8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5BFD6442" w14:textId="77777777" w:rsidR="00731EE8" w:rsidRDefault="00731EE8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47ADCD43" wp14:editId="71A84EDD">
           <wp:extent cx="2245995" cy="929005"/>
           <wp:effectExtent l="0" t="0" r="1905" b="4445"/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2245995" cy="929005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0068331C" w:rsidRDefault="0068331C">
+  <w:p w14:paraId="22FC2CCB" w14:textId="77777777" w:rsidR="0068331C" w:rsidRDefault="0068331C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C07EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8A56E0"/>
     <w:lvl w:ilvl="0" w:tplc="B66A82D2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13208,71 +13802,73 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="00033359"/>
     <w:rsid w:val="00034ABC"/>
     <w:rsid w:val="00035722"/>
     <w:rsid w:val="000402A1"/>
     <w:rsid w:val="0004218A"/>
     <w:rsid w:val="00045EB1"/>
     <w:rsid w:val="00046898"/>
     <w:rsid w:val="000508B1"/>
     <w:rsid w:val="000540F6"/>
     <w:rsid w:val="00065B02"/>
     <w:rsid w:val="000709F7"/>
     <w:rsid w:val="00073291"/>
     <w:rsid w:val="0007676C"/>
     <w:rsid w:val="00077D36"/>
@@ -13615,50 +14211,51 @@
     <w:rsid w:val="007908C0"/>
     <w:rsid w:val="00791F2D"/>
     <w:rsid w:val="007A1363"/>
     <w:rsid w:val="007A1603"/>
     <w:rsid w:val="007A2814"/>
     <w:rsid w:val="007A37E1"/>
     <w:rsid w:val="007A72F7"/>
     <w:rsid w:val="007B03CA"/>
     <w:rsid w:val="007B4F07"/>
     <w:rsid w:val="007C4341"/>
     <w:rsid w:val="007C5BD6"/>
     <w:rsid w:val="007D05AC"/>
     <w:rsid w:val="007D6859"/>
     <w:rsid w:val="007E2564"/>
     <w:rsid w:val="007E55FD"/>
     <w:rsid w:val="007F2F94"/>
     <w:rsid w:val="007F4FAC"/>
     <w:rsid w:val="007F7503"/>
     <w:rsid w:val="00800399"/>
     <w:rsid w:val="00803015"/>
     <w:rsid w:val="0080371D"/>
     <w:rsid w:val="0080461F"/>
     <w:rsid w:val="00804E04"/>
     <w:rsid w:val="008101F7"/>
     <w:rsid w:val="0081538A"/>
+    <w:rsid w:val="00820F1A"/>
     <w:rsid w:val="00821231"/>
     <w:rsid w:val="00822B31"/>
     <w:rsid w:val="00823A14"/>
     <w:rsid w:val="00830844"/>
     <w:rsid w:val="00830ADF"/>
     <w:rsid w:val="00831955"/>
     <w:rsid w:val="0083448D"/>
     <w:rsid w:val="008360BE"/>
     <w:rsid w:val="00840474"/>
     <w:rsid w:val="00840CA8"/>
     <w:rsid w:val="00844D02"/>
     <w:rsid w:val="008577B6"/>
     <w:rsid w:val="00860C26"/>
     <w:rsid w:val="00860DBF"/>
     <w:rsid w:val="00860E8F"/>
     <w:rsid w:val="00863B3B"/>
     <w:rsid w:val="00863C89"/>
     <w:rsid w:val="00870E8A"/>
     <w:rsid w:val="00871F26"/>
     <w:rsid w:val="00872881"/>
     <w:rsid w:val="008826EB"/>
     <w:rsid w:val="00884E30"/>
     <w:rsid w:val="00891BDB"/>
     <w:rsid w:val="008934C3"/>
     <w:rsid w:val="0089437B"/>
@@ -13966,74 +14563,74 @@
     <w:rsid w:val="00FB6E6C"/>
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
     <w:rsid w:val="00FE6C52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="009545F1"/>
+  <w14:docId w14:val="0499AAF4"/>
   <w15:docId w15:val="{83EC4FFF-B229-4720-B708-42D42A25CC9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14089,98 +14686,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -14354,50 +14947,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B75C98"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="007252E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
@@ -14713,51 +15311,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00560131"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SangradetextonormalCar">
     <w:name w:val="Sangría de texto normal Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Sangradetextonormal"/>
     <w:rsid w:val="00971D99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="257763017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="388306537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15150,51 +15748,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09053E60-DCCE-40EC-A2BC-D385636E2ACD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1308</Words>
   <Characters>7200</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REGLAMENT DE SELECCIÓ DEL PERSONAL DOCENT I INVESTIGADOR DE LA UNIVERSITAT DE VALÈNCIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Servei d'Informàtica</Company>