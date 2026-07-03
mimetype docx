--- v0 (2025-10-02)
+++ v1 (2026-07-03)
@@ -42,51 +42,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10251" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10251"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006314D6" w:rsidRPr="008D7536" w14:paraId="45B642CA" w14:textId="77777777" w:rsidTr="008B6BDA">
+      <w:tr w:rsidR="006314D6" w:rsidRPr="00F225F3" w14:paraId="45B642CA" w14:textId="77777777" w:rsidTr="008B6BDA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="878"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A491D42" w14:textId="77777777" w:rsidR="00BF141B" w:rsidRDefault="00BF141B" w:rsidP="00DB23D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2836"/>
                 <w:tab w:val="left" w:pos="3545"/>
                 <w:tab w:val="left" w:pos="4254"/>
                 <w:tab w:val="left" w:pos="4963"/>
                 <w:tab w:val="left" w:pos="5672"/>
                 <w:tab w:val="left" w:pos="6381"/>
@@ -868,118 +868,118 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Convocatòria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE81365" w14:textId="7421ABA0" w:rsidR="00F31B14" w:rsidRPr="00BF141B" w:rsidRDefault="00862595" w:rsidP="008E01AD">
+          <w:p w14:paraId="1DE81365" w14:textId="6135591A" w:rsidR="00F31B14" w:rsidRPr="00BF141B" w:rsidRDefault="00862595" w:rsidP="008E01AD">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporals núm. </w:t>
             </w:r>
             <w:r w:rsidRPr="00862595">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r w:rsidR="008E01AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curs 202</w:t>
             </w:r>
-            <w:r w:rsidR="008D7536">
+            <w:r w:rsidR="00F225F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="008D7536">
+            <w:r w:rsidR="00F225F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF141B" w:rsidRPr="0071719C" w14:paraId="7877EE52" w14:textId="77777777" w:rsidTr="008E01AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="191FD386" w14:textId="77777777" w:rsidR="00BF141B" w:rsidRDefault="00BF141B" w:rsidP="00BF141B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
@@ -10312,51 +10312,51 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1228D79E" w14:textId="77777777" w:rsidR="00822537" w:rsidRDefault="00822537" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3284BA1D" w14:textId="77777777" w:rsidR="00822537" w:rsidRDefault="00822537" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -13167,51 +13167,51 @@
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="000332F2"/>
     <w:rsid w:val="00033359"/>
@@ -13867,101 +13867,102 @@
     <w:rsid w:val="00E947FE"/>
     <w:rsid w:val="00E961BA"/>
     <w:rsid w:val="00EA5903"/>
     <w:rsid w:val="00EA5955"/>
     <w:rsid w:val="00EB2833"/>
     <w:rsid w:val="00EB3745"/>
     <w:rsid w:val="00EB3B72"/>
     <w:rsid w:val="00EB418E"/>
     <w:rsid w:val="00EC14BF"/>
     <w:rsid w:val="00EC2B61"/>
     <w:rsid w:val="00EC70F6"/>
     <w:rsid w:val="00ED0A22"/>
     <w:rsid w:val="00ED1286"/>
     <w:rsid w:val="00ED6335"/>
     <w:rsid w:val="00EE283D"/>
     <w:rsid w:val="00EE2C2A"/>
     <w:rsid w:val="00EE4EF4"/>
     <w:rsid w:val="00EF5AB4"/>
     <w:rsid w:val="00EF7E16"/>
     <w:rsid w:val="00F008D8"/>
     <w:rsid w:val="00F01725"/>
     <w:rsid w:val="00F06106"/>
     <w:rsid w:val="00F1488F"/>
     <w:rsid w:val="00F15B34"/>
     <w:rsid w:val="00F15BF4"/>
+    <w:rsid w:val="00F225F3"/>
     <w:rsid w:val="00F269E3"/>
     <w:rsid w:val="00F27C3F"/>
     <w:rsid w:val="00F31B14"/>
     <w:rsid w:val="00F342B7"/>
     <w:rsid w:val="00F44F36"/>
     <w:rsid w:val="00F5120B"/>
     <w:rsid w:val="00F56F1D"/>
     <w:rsid w:val="00F660F7"/>
     <w:rsid w:val="00F7184A"/>
     <w:rsid w:val="00F75455"/>
     <w:rsid w:val="00F80D13"/>
     <w:rsid w:val="00F8251E"/>
     <w:rsid w:val="00F83C06"/>
     <w:rsid w:val="00F84CAC"/>
     <w:rsid w:val="00F85637"/>
     <w:rsid w:val="00F86ABC"/>
     <w:rsid w:val="00F87EE4"/>
     <w:rsid w:val="00F94842"/>
     <w:rsid w:val="00FA2C64"/>
     <w:rsid w:val="00FA6AA8"/>
     <w:rsid w:val="00FB1A6D"/>
     <w:rsid w:val="00FB2357"/>
     <w:rsid w:val="00FB2695"/>
     <w:rsid w:val="00FB2AE4"/>
     <w:rsid w:val="00FB33C9"/>
     <w:rsid w:val="00FB3ABD"/>
     <w:rsid w:val="00FB6E6C"/>
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23B2533F"/>
   <w15:docId w15:val="{02FFCE19-EFCF-443E-9DD8-C03976E0B769}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14040,94 +14041,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -15115,51 +15120,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD6E707-D547-4FE2-AD73-E40272D6E6F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1344</Words>
   <Characters>7397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REGLAMENT DE SELECCIÓ DEL PERSONAL DOCENT I INVESTIGADOR DE LA UNIVERSITAT DE VALÈNCIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Servei d'Informàtica</Company>