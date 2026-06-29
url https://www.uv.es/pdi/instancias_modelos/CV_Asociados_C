--- v1 (2026-02-10)
+++ v2 (2026-06-29)
@@ -955,118 +955,118 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3824DE2D" w14:textId="77777777" w:rsidR="00965EBF" w:rsidRPr="00BF141B" w:rsidRDefault="00965EBF" w:rsidP="00D732A6">
+          <w:p w14:paraId="3824DE2D" w14:textId="1F5A4151" w:rsidR="00965EBF" w:rsidRPr="00BF141B" w:rsidRDefault="00965EBF" w:rsidP="00D732A6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Asociados núm. </w:t>
             </w:r>
             <w:r w:rsidRPr="00862595">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curso 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D732A6">
+            <w:r w:rsidR="00CD6E75">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="00D732A6">
+            <w:r w:rsidR="00CD6E75">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00965EBF" w:rsidRPr="0071719C" w14:paraId="075D3615" w14:textId="77777777" w:rsidTr="0092233A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49B15C91" w14:textId="77777777" w:rsidR="00965EBF" w:rsidRDefault="00965EBF" w:rsidP="0092233A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
@@ -13832,60 +13832,60 @@
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="00033359"/>
     <w:rsid w:val="00034ABC"/>
@@ -14430,50 +14430,51 @@
     <w:rsid w:val="00C3248F"/>
     <w:rsid w:val="00C327EB"/>
     <w:rsid w:val="00C339C5"/>
     <w:rsid w:val="00C401A1"/>
     <w:rsid w:val="00C55CE7"/>
     <w:rsid w:val="00C575D0"/>
     <w:rsid w:val="00C66894"/>
     <w:rsid w:val="00C70F29"/>
     <w:rsid w:val="00C71E45"/>
     <w:rsid w:val="00C7216F"/>
     <w:rsid w:val="00C73996"/>
     <w:rsid w:val="00C751EE"/>
     <w:rsid w:val="00C777A5"/>
     <w:rsid w:val="00C8421B"/>
     <w:rsid w:val="00C8626B"/>
     <w:rsid w:val="00C9686E"/>
     <w:rsid w:val="00CA0B28"/>
     <w:rsid w:val="00CB33E4"/>
     <w:rsid w:val="00CB47F7"/>
     <w:rsid w:val="00CC35CA"/>
     <w:rsid w:val="00CC74D9"/>
     <w:rsid w:val="00CD0102"/>
     <w:rsid w:val="00CD0420"/>
     <w:rsid w:val="00CD170A"/>
     <w:rsid w:val="00CD3C1E"/>
+    <w:rsid w:val="00CD6E75"/>
     <w:rsid w:val="00CD7BE6"/>
     <w:rsid w:val="00CE1715"/>
     <w:rsid w:val="00CE206D"/>
     <w:rsid w:val="00CE3023"/>
     <w:rsid w:val="00CE525D"/>
     <w:rsid w:val="00CE6F8B"/>
     <w:rsid w:val="00CE794A"/>
     <w:rsid w:val="00CF5747"/>
     <w:rsid w:val="00D04A42"/>
     <w:rsid w:val="00D12E13"/>
     <w:rsid w:val="00D13290"/>
     <w:rsid w:val="00D15FDF"/>
     <w:rsid w:val="00D16F26"/>
     <w:rsid w:val="00D1723F"/>
     <w:rsid w:val="00D40825"/>
     <w:rsid w:val="00D42E49"/>
     <w:rsid w:val="00D45FAC"/>
     <w:rsid w:val="00D47231"/>
     <w:rsid w:val="00D5195B"/>
     <w:rsid w:val="00D519D3"/>
     <w:rsid w:val="00D5342E"/>
     <w:rsid w:val="00D60074"/>
     <w:rsid w:val="00D6178C"/>
     <w:rsid w:val="00D61885"/>
     <w:rsid w:val="00D618AD"/>
@@ -14599,51 +14600,51 @@
     <w:rsid w:val="00FB3ABD"/>
     <w:rsid w:val="00FB6E6C"/>
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="562FBFF7"/>
   <w15:docId w15:val="{3BDB67BC-9361-4D95-B69D-17F92160ABBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14722,94 +14723,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>