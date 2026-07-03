--- v1 (2026-03-07)
+++ v2 (2026-07-03)
@@ -8,114 +8,114 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A87986" w:rsidRPr="0071719C" w:rsidRDefault="00A87986" w:rsidP="007C5BD6">
+    <w:p w14:paraId="3D6120EC" w14:textId="77777777" w:rsidR="00A87986" w:rsidRPr="0071719C" w:rsidRDefault="00A87986" w:rsidP="007C5BD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-142" w:right="196"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tw Cen MT" w:hAnsi="Tw Cen MT"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0070352B" w:rsidRPr="0071719C" w:rsidRDefault="0070352B" w:rsidP="007C5BD6">
+    <w:p w14:paraId="5238E369" w14:textId="77777777" w:rsidR="0070352B" w:rsidRPr="0071719C" w:rsidRDefault="0070352B" w:rsidP="007C5BD6">
       <w:pPr>
         <w:ind w:left="-142" w:right="196"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="6B791FA3" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="20BFB105" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
@@ -199,384 +199,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF141B">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ASSOCIAT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="74F6C995" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="3AA03EE2" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="3099315B" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="00072DF4" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2836"/>
           <w:tab w:val="left" w:pos="3545"/>
           <w:tab w:val="left" w:pos="4254"/>
           <w:tab w:val="left" w:pos="4963"/>
           <w:tab w:val="left" w:pos="5672"/>
           <w:tab w:val="left" w:pos="6381"/>
           <w:tab w:val="left" w:pos="7090"/>
           <w:tab w:val="left" w:pos="7799"/>
           <w:tab w:val="left" w:pos="8508"/>
           <w:tab w:val="left" w:pos="9217"/>
           <w:tab w:val="left" w:pos="9926"/>
         </w:tabs>
         <w:ind w:left="-180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="2E7A9E77" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La presentació del currículum es farà necessàriament mitjançant aquest model. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="311E173F" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El currículum ha de recollir la </w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">relació exhaustiva de tots els mèrits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>que se sol·licita siguen avaluats</w:t>
+        <w:t xml:space="preserve">que se sol·licita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>siguen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avaluats</w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, classificats d’acord amb l’estructura d’aquest model. A més, </w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>respecte de cada mèrit, serà necessari especificar la informació ressenyada en cada ítem del model de currículum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="6A6E8F18" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Els docume</w:t>
       </w:r>
       <w:r w:rsidR="00F332DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>nts acreditatius dels mèrits al·</w:t>
       </w:r>
       <w:r w:rsidRPr="0071719C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>legats s’hauran d’annexar seguint l’ordre de paginació de la relació de mèrits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRPr="00971D99" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="2E74894D" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00971D99" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Tahoma" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Cada contribució només ha de figurar una vegada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="47C412EF" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
+    <w:p w14:paraId="48172AFF" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00F80773">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="2722"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="1F88D775" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="3BD9601D" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i c</w:t>
@@ -589,1180 +613,1210 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ognoms</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="1D490C75" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00F31B14" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="166FA8C4" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00F31B14" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="54AA2CE3" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="7F3568D8" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="5FBE78EC" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4281" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="2931D246" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="775C876A" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="33C3F25B" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="0A13EB95" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="3F0413DD" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Número de plaça:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="1A7AE69F" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="77EE135C" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Convocatòria</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00563A91">
+          <w:p w14:paraId="0369BA12" w14:textId="1A0469CE" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00563A91">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Associats núm. </w:t>
             </w:r>
             <w:r w:rsidRPr="0076128E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r w:rsidR="00A44A78">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curs 202</w:t>
             </w:r>
-            <w:r w:rsidR="00563A91">
+            <w:r w:rsidR="001537B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="00563A91">
+            <w:r w:rsidR="001537B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="1A243206" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="39415898" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Àrea de coneixement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="1AF0922B" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="1BE8E700" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="799FBEB5" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Departament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="00641E3E" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w:rsidTr="00F80773">
+      <w:tr w:rsidR="00F80773" w:rsidRPr="0071719C" w14:paraId="45EE1EE1" w14:textId="77777777" w:rsidTr="00F80773">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="50F2A080" w14:textId="77777777" w:rsidR="00F80773" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7961" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
+          <w:p w14:paraId="07042AE4" w14:textId="77777777" w:rsidR="00F80773" w:rsidRPr="00BF141B" w:rsidRDefault="00F80773" w:rsidP="00A44A78">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="008F1A4C">
+    <w:p w14:paraId="5B238477" w14:textId="77777777" w:rsidR="00DC5A58" w:rsidRPr="0071719C" w:rsidRDefault="00DC5A58" w:rsidP="008F1A4C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0057407F" w:rsidRDefault="0057407F" w:rsidP="00782445">
+    <w:p w14:paraId="7C9DA431" w14:textId="77777777" w:rsidR="0057407F" w:rsidRDefault="0057407F" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8130"/>
         <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="3695B6D2" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="008B6029" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="46B0D945" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="008B6029" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">1.- FORMACIÓ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ACADÈMICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="001D7470" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="098C1472" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="001D7470" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="5DF90DDD" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">“1. Formació </w:t>
-            </w:r>
+              <w:t xml:space="preserve">“1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Formació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>acadèmica</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="168DB9DF" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="28936078" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="38E8AEB1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 EXPEDIENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="518280A2" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="0C7E5B22" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="56204C85" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3024601C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Expedient acadèmic del grau, llicenciatura o diplomatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="7E87EB2F" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nota mitjana:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3F56622F" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="70018581" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="056B9D4E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="170C496E" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="667AD7C1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="11B3EDFE" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Premi extraordinari o equivalent de grau, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B6029">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>llicenciatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o diplomatura:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3EBDEBCF" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="0408DAF4" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4D69C3A6" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6D83841B" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Premi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1774,350 +1828,350 @@
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>llicenciatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o diplomatura:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="696FE09D" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA233E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="7FB8A9FB" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="62C4760A" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="25F14EB4" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>1.2 ALTRES TÍTOLS UNIVERSITARIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3565068A" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="6FEC17E6" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6A5DF7D2" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="31F91406" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ítols de Doctor:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3B81F0C3" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="02FE46BB" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="5FFE9178" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4F5DB397" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="58BF7AF3" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -2129,120 +2183,120 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/Industrial</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> al títol de Doctor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="44DCA6FA" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="3228F3EE" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="441FA1D4" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0C9017D0" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
@@ -2255,1398 +2309,1430 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(nivell de màster, llicenciatura, g</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>rau, diplomatura o segon cicle)</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0EEE3938" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6415C4BA" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="7CB79812" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6822BB90" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="178275CE" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Títols postgraus propis:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="02EE284C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="058C9187" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0392">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00782445">
+    <w:p w14:paraId="2A51EBEF" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="44B072ED" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="23D4EEB1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">2.- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>MÈRITS DOCENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="001D7470" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3AD5BEFD" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="001D7470" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="350CBCB6" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mèrits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>docents</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="095A420A" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4035BBA6" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="686CA911" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DOCÈNCIA UNIVERSITÀRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="2B9EE23F" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="5A0A0340" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="66A4211E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="41977189" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència en títols oficials:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="69EB755A" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0901DCB5" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Categoria professional i dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="277CCB85" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Crèdits impartits:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="799876E5" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="69161744" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0F877116" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="7CFA6CCA" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4D2B992C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="1CA00E8B" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència en títols propis:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="435AB101" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="09454A49" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Categoria professional i dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="423F7A9B" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Crèdits impartits:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="184F6CF8" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3A1425B5" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="31F772C3" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="0D189476" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="2E2C8C4D" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="7E0F36D1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altra docència universitària impartida: cursos de formació docent universitària, extensió universitària</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, cursos de formació transversal en programes de doctorat, cursos en programes d’estudis per a estrangers</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, etc.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="28B6EFC1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="00731EE8" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="00731EE8" w14:paraId="6181574A" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="03042213" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="509BF703" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Docència com a professorat tutor en universitats a d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>istància</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0A600C35" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i dat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="21C0F6C4" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dedicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="02C788CF" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Assignatura:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3BD82B3E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Departament i Universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6EFFAC49" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:r w:rsidRPr="005F00E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="00731EE8" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="00731EE8" w14:paraId="7767F6EE" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="39FEABF1" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="7A171244" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tutor/a d’empresa o institució de pràctiques externes curriculars</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6224B31C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Any i da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="34F8357B" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Empresa o institució:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="31287046" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:r w:rsidRPr="005F00E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="55579A96" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6A790FEE" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00561EDC">
+          <w:p w14:paraId="416506E3" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00561EDC">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -3665,421 +3751,421 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>FORMACIÓ DOCENT UNIVERSITÀRIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="5BC5FBBE" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="57C5B9BA" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="1CD26248" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00561EDC" w:rsidP="00F64717">
+          <w:p w14:paraId="4E112C50" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00561EDC" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561EDC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per participar en projectes d’innovació educativa per a la millora docent</w:t>
             </w:r>
             <w:r w:rsidR="00A44A78" w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00F95116" w:rsidP="00F64717">
+          <w:p w14:paraId="03DDCFD5" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00F95116" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Projecte</w:t>
             </w:r>
             <w:r w:rsidR="00F64717">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6F7ADEE4" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="5933EBE1" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="5772F9CC" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F64717" w:rsidRDefault="00F64717" w:rsidP="00A44A78">
+          <w:p w14:paraId="70E5F028" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F64717" w:rsidRDefault="00F64717" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64717">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per cursos rebuts de formació per a la docència universitària impartits per Universitats o organismes oficials</w:t>
             </w:r>
             <w:r w:rsidR="00A44A78" w:rsidRPr="00F64717">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
+          <w:p w14:paraId="403B21B2" w14:textId="77777777" w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Curs i núm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>hores:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F64717" w:rsidRDefault="00F64717" w:rsidP="00F64717">
+          <w:p w14:paraId="37888A8C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F64717" w:rsidRDefault="00F64717" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0C37F162" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="52CFB18C" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="37ED082E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
+          <w:p w14:paraId="1B5FA6B4" w14:textId="77777777" w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per cursos rebuts de formació </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
@@ -4091,201 +4177,201 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00563A91" w:rsidRPr="00F64717">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>impartits per Universitats o organismes oficials</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
+          <w:p w14:paraId="3F8B00A3" w14:textId="77777777" w:rsidR="00F64717" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Curs i núm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>hores:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
+          <w:p w14:paraId="52A43E5D" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00F64717" w:rsidP="00F64717">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="01F944C4" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="42E94321" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="04DB375C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="68E77353" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -4295,855 +4381,943 @@
               </w:rPr>
               <w:t xml:space="preserve"> ALTRES MÈRITS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DOCENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="12402C1E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="3A64D449" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="09C126BA" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="51F769F6" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Membre de tribunals de TFG o TFM:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="1BA8EBA5" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="272228CE" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4930C8F7" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6F9A7A67" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aportacions a congressos d’innovació docent nacionals/internacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="1456B6FC" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="5DB694DF" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="407A191C" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="69B0F585" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6484344F" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="3ED7B3DC" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organització o assistència a congressos d’innovació docent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="741BCDBE" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="1670BA7E" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="44C7E720" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="43FAA179" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premis docents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="0111798D" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidTr="00A44A78">
+      <w:tr w:rsidR="00A44A78" w:rsidRPr="0071719C" w14:paraId="091F2516" w14:textId="77777777" w:rsidTr="00A44A78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="7DAF23F3" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="4303251D" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="0071719C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037F05">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Elaboració de material docent amb ISBN o dipositat en repositoris universitaris oficials</w:t>
+              <w:t xml:space="preserve">Elaboració de material docent amb ISBN o dipositat en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00037F05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>repositoris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00037F05">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> universitaris oficials</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
+          <w:p w14:paraId="6AB3A71E" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRPr="00F4085C" w:rsidRDefault="00A44A78" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F4085C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00782445">
+    <w:p w14:paraId="0ADE61C9" w14:textId="77777777" w:rsidR="00A44A78" w:rsidRDefault="00A44A78" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="666"/>
         <w:gridCol w:w="7910"/>
         <w:gridCol w:w="1654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="77098457" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="105A169E" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.- INVESTIGACIÓ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, TRANSFERÈNCIA I INTERCANVI DE CONEIXEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="001D7470" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B226085" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="001D7470" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="20DDC634" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Investigació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>transferència</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>intercanvi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>coneixement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="49F9A34D" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4326FA70" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="496265D7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -5153,709 +5327,729 @@
               </w:rPr>
               <w:t>.1 PROGRAMES DE FORMACIÓ I CONTRACTES D’INVESTIGACIÓ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5EE9CA10" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="7A25D569" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="08FA9280" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0FD2DD98" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Programes de formació pre-doctoral</w:t>
+              <w:t xml:space="preserve">Programes de formació </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>pre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>-doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> dirigits a la realització d’un doctorat</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> amb convocatòria pública competitiva:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="278BC053" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="375DFB28" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Organisme que concedeix:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="2B79008E" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5C1704F3" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="4D36A986" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="18791602" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="784DFDC0" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Programes de formació post-doctoral amb convocatòria pública competitiva:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="630CA356" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Programa:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="76E30C5B" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Organisme que concedeix:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="7F5DF165" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5202B716" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="543EC2EE" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="45124E0D" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6A49106D" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Contractes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">laborals </w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’investigació amb universitats i centres públics:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="10081F49" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Títol de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve"> projecte:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="22A4E666" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Entitat convocant/finançadora:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="2B279758" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="28E5DEF7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investigador principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="15A774F6" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C518A2">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="4767046A" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="06C8FBD5" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6771C5E9" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -5865,358 +6059,358 @@
               </w:rPr>
               <w:t>.2 ACTIVITAT INVESTIGADORA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="12C269F1" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="6084122F" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="56212362" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="50574E60" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Articles en revistes especialitzades nacionals/internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Clau: R = revista indexada, I = revista internacional no indexada, N = revista nacional no indexada, A = altres)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4066A8AB" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Clau:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="3D618243" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="60CF0B85" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Autors/es (per ordre de signatura):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="01F9DC97" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Editorial i referència publicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="69903637" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàgines i any:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5C7CC003" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicis de qualitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="38DF1060" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="4B09A2A4" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="45BA70B6" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="1C82D594" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Llibres/capítols </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -6277,1056 +6471,1076 @@
               </w:rPr>
               <w:t xml:space="preserve"> d’investigació amb ISBN, C = capítol de </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>llibre</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’investigació amb ISBN; A = altres)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="624851F9" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Clau:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0B7DBB0A" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Títol:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="717D3297" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Autors/es (per ordre de signatura):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6B0AC164" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Editorial i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>eferència publicació:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="16AA00F5" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t xml:space="preserve">Pàgines i </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>ny:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="12F37293" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Indicis de qualitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="207F3464" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="603E4519" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4BB13DE7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="69A095F7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>o membre en</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projectes I+D obtinguts en convocatòries públiques competitives universitàries/autonòmiques/nacionals/internacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="50A616C5" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Títol del projecte:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0EC46EF1" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Entitat convocant/finançadora</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="20E0D231" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6BEC75F1" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador </w:t>
             </w:r>
             <w:r w:rsidRPr="004F001E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>principal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="69759E14" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="004F001E" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="004F001E" w14:paraId="49EAB978" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4FEDB622" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6D711F53" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador principal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>o membre de projectes de l’article 60 LOSU (83 LOU) o d’altres projectes I+D</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="27CB9F5A" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Títol del projecte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/contracte</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="49ACFE43" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0CA31D85" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigador </w:t>
             </w:r>
             <w:r w:rsidRPr="004F001E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>principal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="68B02E3D" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="32E96786" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4CDA0C3B" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="641412E4" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Aportacions a congressos nacionals/internacionals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="71259E66" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nacionals:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4B3AACA2" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Internacionals</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="24FDAD2D" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="0467805D" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="3F3540CB" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="79037FAA" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Llicències de propietat industrial o intel·lectual en explotació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="16458762" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="13882DE4" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="11B42763" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4757ABE6" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Premis d’investigació i transferència atorgats per organis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>mes o institucions científiques:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="096A7378" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Premi i any:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="53DC7F0F" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organisme</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> concedent:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>concedent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4D0352B1" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:r w:rsidRPr="00DF64AD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="551DED7C" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6A553248" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6176E5AC" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Estades oficials en altres </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7337,197 +7551,219 @@
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>niversitats o centres d’investigació</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>S’entendrà per estada el temps de permanència transitòria en una Universitat o centre de investigació diferent d’aquell amb el qual es mantinga un vincle laboral o formatiu. Durada mínima de l’estada: un mes consecutiu. Temps computable: màxim 24 mesos</w:t>
+              <w:t xml:space="preserve">S’entendrà per estada el temps de permanència transitòria en una Universitat o centre de investigació diferent d’aquell amb el qual es </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>mantinga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un vincle laboral o formatiu. Durada mínima de l’estada: un mes consecutiu. Temps computable: màxim 24 mesos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="2955D871" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5D5D4289" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre de destinació:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5DCE79A7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="08E701C9" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="782C8483" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5EE486F4" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -7555,407 +7791,407 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ALTRES MÈRITS D’INVESTIGACIÓ I TRANSFERÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="001A381B" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w14:paraId="7DB23725" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="213C2250" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="1AFD11F3" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Beques de col·laboració i altres beques d’investigació i transferència</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="79A65906" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w14:paraId="7EB4918C" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="38FA87B2" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="7E3477E0" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organització o assistència en congressos científics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="3DE7BFC4" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w14:paraId="080A0CC0" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="7040B5C5" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7910" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="7D8A47F7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5D6D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Cursos impartits o rebuts d’actualització relacionats amb la investigació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="3CF7C33F" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00AD5D6D" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1BC7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F64717" w:rsidRDefault="00F64717" w:rsidP="00782445">
+    <w:p w14:paraId="0497D275" w14:textId="77777777" w:rsidR="00F64717" w:rsidRDefault="00F64717" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8129"/>
         <w:gridCol w:w="1676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA06F7" w:rsidRPr="00F80773" w:rsidTr="000B02B3">
+      <w:tr w:rsidR="00BA06F7" w:rsidRPr="00F80773" w14:paraId="36149866" w14:textId="77777777" w:rsidTr="000B02B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8554" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA06F7" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="00F332DD">
+          <w:p w14:paraId="4F718887" w14:textId="77777777" w:rsidR="00BA06F7" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="00F332DD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BA06F7" w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -7998,911 +8234,1144 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">ACADÈMIC </w:t>
             </w:r>
             <w:r w:rsidR="00BA06F7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>UNIVERSITARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="008B4840" w:rsidRPr="001D7470" w:rsidRDefault="008B4840" w:rsidP="008B4840">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="518F7B75" w14:textId="77777777" w:rsidR="008B4840" w:rsidRPr="001D7470" w:rsidRDefault="008B4840" w:rsidP="008B4840">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Acreditació</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> en</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA06F7" w:rsidRPr="0071719C" w:rsidRDefault="008B4840" w:rsidP="000B02B3">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Arxiu </w:t>
+          <w:p w14:paraId="08801E3C" w14:textId="77777777" w:rsidR="00BA06F7" w:rsidRPr="0071719C" w:rsidRDefault="008B4840" w:rsidP="000B02B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="000B02B3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="000B02B3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ctivitat professional fo</w:t>
+              <w:t>ctivitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B02B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B02B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>professional</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B02B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000B02B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>fo</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4840">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ra de l’àmbit </w:t>
-            </w:r>
+              <w:t>ra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4840">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B4840">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>l’àmbit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B4840">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000B02B3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">acadèmic </w:t>
-            </w:r>
+              <w:t>acadèmic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000B02B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B4840">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>universitari</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidTr="00BA06F7">
+      <w:tr w:rsidR="00B82B5B" w:rsidRPr="0071719C" w14:paraId="0F2D9762" w14:textId="77777777" w:rsidTr="00BA06F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
+          <w:p w14:paraId="4F274829" w14:textId="77777777" w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
+          <w:p w14:paraId="31083532" w14:textId="77777777" w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
+          <w:p w14:paraId="22ED9303" w14:textId="77777777" w:rsidR="00B82B5B" w:rsidRPr="0071719C" w:rsidRDefault="00B82B5B" w:rsidP="00A44A78">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidTr="00BA06F7">
+      <w:tr w:rsidR="00DD6853" w:rsidRPr="0071719C" w14:paraId="3E3EFFA4" w14:textId="77777777" w:rsidTr="00BA06F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
+          <w:p w14:paraId="63155467" w14:textId="77777777" w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD6853" w:rsidRPr="007B32A3" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
+          <w:p w14:paraId="4453F066" w14:textId="77777777" w:rsidR="00DD6853" w:rsidRPr="007B32A3" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Activitat: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD6853" w:rsidRPr="007B32A3" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
+          <w:p w14:paraId="633A51FE" w14:textId="77777777" w:rsidR="00DD6853" w:rsidRPr="007B32A3" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades d’inici i acabament:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
+          <w:p w14:paraId="4F686E6A" w14:textId="77777777" w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="00DD6853" w:rsidP="00DD6853">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Emp</w:t>
             </w:r>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>resa/Entitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="008B4840" w:rsidP="00DD6853">
+          <w:p w14:paraId="7460BCFC" w14:textId="77777777" w:rsidR="00DD6853" w:rsidRPr="0071719C" w:rsidRDefault="008B4840" w:rsidP="00DD6853">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B82B5B" w:rsidRDefault="00B82B5B" w:rsidP="00782445">
+    <w:p w14:paraId="11E2063B" w14:textId="77777777" w:rsidR="00B82B5B" w:rsidRDefault="00B82B5B" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8133"/>
         <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000B02B3">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="73EC58DE" w14:textId="77777777" w:rsidTr="000B02B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="00F332DD">
+          <w:p w14:paraId="2715BC22" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="00F332DD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.- CONEIXEMENT DE LA LLENGUA PRÒPIA DE LA UNIVERSITAT DE VALÈNCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="001D7470" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07DF2EC2" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="001D7470" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18118A1E" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Coneixement de la llengua pròpia de la UV”</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Coneixement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>llengua</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pròpia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la UV”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="00771F00" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4D1A30C9" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="00CE7DD8" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Només es valorarà el nivell més alt de cada concursant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0CBE6D63" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="1A278441" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="74ECEC2C" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="402D39C7" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
-              <w:t>Nivell i organisme acreditatitu:</w:t>
+              <w:t xml:space="preserve">Nivell i organisme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>acreditatitu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071719C">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES" w:bidi="he-IL"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="220E5033" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="00782445">
+    <w:p w14:paraId="79096F47" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRDefault="000B02B3" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="710E354F" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00A53A49" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="79FEE370" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00A53A49" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53A49">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>6.- ALTRES MÈRITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00A53A49" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="42682836" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00A53A49" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A53A49">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A53A49">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Arxiu “</w:t>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DB8871" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="00A53A49">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
             </w:r>
             <w:r w:rsidR="00A53A49" w:rsidRPr="00A53A49">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00A53A49">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. Altres mèrits”</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Altres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>mèrits</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A53A49">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="066E0181" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="492004DF" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00E92168" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="6C67AB83" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00E92168" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000B02B3" w:rsidRPr="0071719C">
               <w:rPr>
@@ -8955,226 +9424,226 @@
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="000B02B3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="602BABE3" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="669760F9" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="453C63C4" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="38CC2EFE" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="-88"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Idioma:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="0C33A97B" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Nivell i organisme acreditatiu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="34F99A0B" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="33280E63" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="58702D83" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="00F332DD">
+          <w:p w14:paraId="628EDA7F" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="00F332DD">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000B02B3" w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
@@ -9184,593 +9653,678 @@
               </w:rPr>
               <w:t xml:space="preserve">.2 </w:t>
             </w:r>
             <w:r w:rsidR="000B02B3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ALTRES MÈRITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="1D612729" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="4F15F380" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="22BCB22D" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="00A53A49">
+          <w:p w14:paraId="3C0C2364" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="00A53A49">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Participació en comissions d’universitat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="38B69243" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="076BFF74" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="182B4334" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="4EBDE33A" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Participació en òrgans de representació universitària:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="65C310E5" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="000B02B3" w:rsidRPr="0071719C" w14:paraId="4D8E1B00" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="5533CBF2" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="3F23F5B4" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="00A27942" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="255"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A27942">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres mèrits no valorats en cap altre apartat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
+          <w:p w14:paraId="6195DEB8" w14:textId="77777777" w:rsidR="000B02B3" w:rsidRPr="0071719C" w:rsidRDefault="000B02B3" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6737F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B82B5B" w:rsidRDefault="00B82B5B" w:rsidP="00782445">
+    <w:p w14:paraId="5FAEA6E4" w14:textId="77777777" w:rsidR="00B82B5B" w:rsidRDefault="00B82B5B" w:rsidP="00782445">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="181"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="8134"/>
         <w:gridCol w:w="1671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w14:paraId="05E4C7A3" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="4A455524" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">.- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>MESURES D’ACCIÓ POSITIVA PER A LA IGUALTAT D’OPORTUNITATS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="001D7470" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="60E01786" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="001D7470" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Acreditació en</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>Acreditació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF35A88" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arxiu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D7470">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>esures d’acció positiva per a la igualtat d’oportunitats</w:t>
-            </w:r>
+              <w:t xml:space="preserve">esures </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d’acció</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positiva per a la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>igualtat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E92168">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d’oportunitats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001D7470">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w14:paraId="3BA8050C" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="34CB5C7B" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="00E92168" w:rsidRDefault="00C51409" w:rsidP="000225C4">
+          <w:p w14:paraId="78A7B139" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="00E92168" w:rsidRDefault="00C51409" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Permisos, llicències o excedències per raons de naixement, gestació, embaràs, guarda amb finalitats d’adopció, acolliment o adopció, lactància o situacions anàlogues, per raons de conciliació o cura de fills i filles, familiars o persones dependents, per violència de gènere, així com baixes per incapacitat temporal </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> per malaltia que superen les 16 setmanes continuades de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>baixa (computant-se sols el període que supere les 16 setmanes), sempre que aquestes</w:t>
+              <w:t xml:space="preserve">baixa (computant-se sols el període que </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A15C8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>supere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A15C8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> les 16 setmanes), sempre que aquestes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A15C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>situacions hagen ocorregut</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> durant l</w:t>
             </w:r>
@@ -9814,280 +10368,279 @@
               </w:rPr>
               <w:t>ació: 0,05 punts per setmana. D’</w:t>
             </w:r>
             <w:r w:rsidRPr="00E92168">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>igual forma es valoraran les situacions de discapacitat reconeguda (certificat de discapacitat des de 33% fins a 64%: màxim 1 punt; des de 65%: màxim 2 punts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="5446D00A" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071719C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Documentació acreditativa en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidTr="000225C4">
+      <w:tr w:rsidR="00A53A49" w:rsidRPr="0071719C" w14:paraId="63822398" w14:textId="77777777" w:rsidTr="000225C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="37D6690A" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="007B32A3" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="378869A5" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="007B32A3" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="34" w:right="256"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Situació</w:t>
             </w:r>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="07499D96" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="007B32A3">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es d’inici i acabament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
+          <w:p w14:paraId="2E2F3146" w14:textId="77777777" w:rsidR="00A53A49" w:rsidRPr="0071719C" w:rsidRDefault="00A53A49" w:rsidP="000225C4">
             <w:pPr>
               <w:pStyle w:val="Sangradetextonormal"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES" w:bidi="he-IL"/>
               </w:rPr>
               <w:t>Pàg.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidRDefault="00B81935" w:rsidP="00F332DD">
+    <w:p w14:paraId="129C5DE8" w14:textId="77777777" w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidRDefault="00B81935" w:rsidP="00F332DD">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B81935" w:rsidRPr="0071719C" w:rsidSect="00EB2833">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="758" w:bottom="709" w:left="1276" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
+    <w:p w14:paraId="2124A156" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
+    <w:p w14:paraId="73CF580B" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10105,183 +10658,183 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tw Cen MT">
     <w:panose1 w:val="020B0602020104020603"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41B99277" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1915080818"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00561EDC" w:rsidRPr="007C5BD6" w:rsidRDefault="00561EDC">
+      <w:p w14:paraId="0F0E1DCC" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRPr="007C5BD6" w:rsidRDefault="00561EDC">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00563A91">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="007C5BD6">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+  <w:p w14:paraId="2B99D6D4" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="21E0DBC0" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
+    <w:p w14:paraId="13CB3F09" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
+    <w:p w14:paraId="21A41BB6" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41680EF8" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0974A4E0" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="760AB740" wp14:editId="1424FE86">
           <wp:extent cx="2245995" cy="929005"/>
           <wp:effectExtent l="0" t="0" r="1905" b="4445"/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -10290,61 +10843,61 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2245995" cy="929005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1147FEA0" w14:textId="77777777" w:rsidR="00561EDC" w:rsidRDefault="00561EDC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C07EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B8A56E0"/>
     <w:lvl w:ilvl="0" w:tplc="B66A82D2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12887,71 +13440,73 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="150"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010884"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="00033359"/>
     <w:rsid w:val="00034ABC"/>
     <w:rsid w:val="00035722"/>
     <w:rsid w:val="000402A1"/>
     <w:rsid w:val="0004218A"/>
     <w:rsid w:val="00045EB1"/>
     <w:rsid w:val="00046898"/>
     <w:rsid w:val="000508B1"/>
     <w:rsid w:val="000540F6"/>
     <w:rsid w:val="00065B02"/>
     <w:rsid w:val="000709F7"/>
     <w:rsid w:val="00073291"/>
     <w:rsid w:val="0007676C"/>
@@ -12968,50 +13523,51 @@
     <w:rsid w:val="000A7603"/>
     <w:rsid w:val="000A7A8F"/>
     <w:rsid w:val="000B02B3"/>
     <w:rsid w:val="000B11AF"/>
     <w:rsid w:val="000B57CC"/>
     <w:rsid w:val="000C2E52"/>
     <w:rsid w:val="000C3241"/>
     <w:rsid w:val="000C4ECB"/>
     <w:rsid w:val="000C5CD4"/>
     <w:rsid w:val="000D0A71"/>
     <w:rsid w:val="000D357C"/>
     <w:rsid w:val="000D4581"/>
     <w:rsid w:val="000D6D73"/>
     <w:rsid w:val="000E03BB"/>
     <w:rsid w:val="001009F0"/>
     <w:rsid w:val="00114B71"/>
     <w:rsid w:val="00120B1E"/>
     <w:rsid w:val="00126740"/>
     <w:rsid w:val="00130AD9"/>
     <w:rsid w:val="00131B31"/>
     <w:rsid w:val="00134D63"/>
     <w:rsid w:val="00137A9C"/>
     <w:rsid w:val="00140809"/>
     <w:rsid w:val="00142F30"/>
     <w:rsid w:val="00145DEB"/>
+    <w:rsid w:val="001537B7"/>
     <w:rsid w:val="001539DF"/>
     <w:rsid w:val="00154903"/>
     <w:rsid w:val="00161B32"/>
     <w:rsid w:val="00162077"/>
     <w:rsid w:val="00165819"/>
     <w:rsid w:val="001679DC"/>
     <w:rsid w:val="001708CF"/>
     <w:rsid w:val="00171081"/>
     <w:rsid w:val="00172F4F"/>
     <w:rsid w:val="0017694E"/>
     <w:rsid w:val="00176DA8"/>
     <w:rsid w:val="00180C71"/>
     <w:rsid w:val="00184F34"/>
     <w:rsid w:val="00190F63"/>
     <w:rsid w:val="00194155"/>
     <w:rsid w:val="001A2F26"/>
     <w:rsid w:val="001A35C4"/>
     <w:rsid w:val="001A64CE"/>
     <w:rsid w:val="001A6823"/>
     <w:rsid w:val="001B13C2"/>
     <w:rsid w:val="001B1871"/>
     <w:rsid w:val="001B1F7A"/>
     <w:rsid w:val="001B67FA"/>
     <w:rsid w:val="001B7217"/>
     <w:rsid w:val="001B74B7"/>
@@ -13638,74 +14194,74 @@
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
     <w:rsid w:val="00FE2702"/>
     <w:rsid w:val="00FF5645"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A32CE26"/>
+  <w14:docId w14:val="78F486E7"/>
   <w15:docId w15:val="{DBD90BD3-E98F-4E02-9B4E-09594DF2CB5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13761,98 +14317,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -14026,50 +14578,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000B57CC"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="007252E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
@@ -14385,51 +14942,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00560131"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SangradetextonormalCar">
     <w:name w:val="Sangría de texto normal Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Sangradetextonormal"/>
     <w:rsid w:val="00DD6853"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="153841109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="257763017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>