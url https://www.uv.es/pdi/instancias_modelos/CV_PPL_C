--- v0 (2025-10-24)
+++ v1 (2026-06-29)
@@ -1199,118 +1199,118 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A526C22" w14:textId="6D8C2DE7" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="00CF7552">
+          <w:p w14:paraId="5A526C22" w14:textId="2FF17A11" w:rsidR="008C4209" w:rsidRPr="00BF141B" w:rsidRDefault="008C4209" w:rsidP="00CF7552">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">PPL núm. </w:t>
             </w:r>
             <w:r w:rsidR="004A0C12" w:rsidRPr="00C4002D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[...]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Curso 202</w:t>
             </w:r>
-            <w:r w:rsidR="009A1DB9">
+            <w:r w:rsidR="00CB1842">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
-            <w:r w:rsidR="009A1DB9">
+            <w:r w:rsidR="00CB1842">
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C4209" w:rsidRPr="0071719C" w14:paraId="36F1C37E" w14:textId="77777777" w:rsidTr="000B6D51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="72C438CD" w14:textId="77777777" w:rsidR="008C4209" w:rsidRDefault="008C4209" w:rsidP="000B6D51">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Tahoma"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
@@ -7665,51 +7665,51 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0ACB24C9" w14:textId="77777777" w:rsidR="000B6D51" w:rsidRDefault="000B6D51" w:rsidP="00531F54">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="24B0DF04" w14:textId="77777777" w:rsidR="000B6D51" w:rsidRDefault="000B6D51" w:rsidP="00531F54">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10588,51 +10588,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2190B"/>
     <w:rsid w:val="000020B9"/>
     <w:rsid w:val="00010EA2"/>
     <w:rsid w:val="0001194B"/>
     <w:rsid w:val="00020798"/>
     <w:rsid w:val="0002173A"/>
     <w:rsid w:val="00022E5B"/>
     <w:rsid w:val="00024867"/>
     <w:rsid w:val="00027CBF"/>
     <w:rsid w:val="000300B5"/>
     <w:rsid w:val="00033359"/>
@@ -11193,50 +11193,51 @@
     <w:rsid w:val="00C21994"/>
     <w:rsid w:val="00C23DDD"/>
     <w:rsid w:val="00C24CE7"/>
     <w:rsid w:val="00C272C8"/>
     <w:rsid w:val="00C3248F"/>
     <w:rsid w:val="00C327EB"/>
     <w:rsid w:val="00C339C5"/>
     <w:rsid w:val="00C4002D"/>
     <w:rsid w:val="00C401A1"/>
     <w:rsid w:val="00C4141A"/>
     <w:rsid w:val="00C55CE7"/>
     <w:rsid w:val="00C575D0"/>
     <w:rsid w:val="00C62B94"/>
     <w:rsid w:val="00C66894"/>
     <w:rsid w:val="00C70F29"/>
     <w:rsid w:val="00C71E45"/>
     <w:rsid w:val="00C7216F"/>
     <w:rsid w:val="00C73996"/>
     <w:rsid w:val="00C751EE"/>
     <w:rsid w:val="00C777A5"/>
     <w:rsid w:val="00C8421B"/>
     <w:rsid w:val="00C8626B"/>
     <w:rsid w:val="00C9686E"/>
     <w:rsid w:val="00CA0B28"/>
     <w:rsid w:val="00CA7EDE"/>
+    <w:rsid w:val="00CB1842"/>
     <w:rsid w:val="00CB33E4"/>
     <w:rsid w:val="00CB47F7"/>
     <w:rsid w:val="00CC35CA"/>
     <w:rsid w:val="00CC74D9"/>
     <w:rsid w:val="00CD0102"/>
     <w:rsid w:val="00CD0420"/>
     <w:rsid w:val="00CD170A"/>
     <w:rsid w:val="00CD7BE6"/>
     <w:rsid w:val="00CE1715"/>
     <w:rsid w:val="00CE206D"/>
     <w:rsid w:val="00CE3023"/>
     <w:rsid w:val="00CE525D"/>
     <w:rsid w:val="00CE6F8B"/>
     <w:rsid w:val="00CE794A"/>
     <w:rsid w:val="00CF5747"/>
     <w:rsid w:val="00CF7552"/>
     <w:rsid w:val="00D04A42"/>
     <w:rsid w:val="00D13290"/>
     <w:rsid w:val="00D15FDF"/>
     <w:rsid w:val="00D16F26"/>
     <w:rsid w:val="00D1723F"/>
     <w:rsid w:val="00D23EB1"/>
     <w:rsid w:val="00D2688F"/>
     <w:rsid w:val="00D40825"/>
     <w:rsid w:val="00D42AD6"/>
@@ -11376,51 +11377,51 @@
     <w:rsid w:val="00FB6E6C"/>
     <w:rsid w:val="00FC4550"/>
     <w:rsid w:val="00FC4D22"/>
     <w:rsid w:val="00FC5469"/>
     <w:rsid w:val="00FD460B"/>
     <w:rsid w:val="00FE1CDA"/>
     <w:rsid w:val="00FF5544"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6ACEAD9A"/>
   <w15:docId w15:val="{EB32EB58-DF78-44A7-84FA-E41E3C01B27D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -12578,51 +12579,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A9D99F8-7473-425A-B124-D6ADC41C9112}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1009</Words>
   <Characters>5555</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REGLAMENT DE SELECCIÓ DEL PERSONAL DOCENT I INVESTIGADOR DE LA UNIVERSITAT DE VALÈNCIA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Servei d'Informàtica</Company>